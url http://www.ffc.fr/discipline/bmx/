--- v0 (2026-04-20)
+++ v1 (2026-09-04)
@@ -1,4075 +1,6415 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0DF223BC" w14:textId="47C11810" w:rsidR="008928DB" w:rsidRPr="008928DB" w:rsidRDefault="008928DB" w:rsidP="008928DB">
+    <w:p w14:paraId="0DF223BC" w14:textId="173293CD" w:rsidR="008928DB" w:rsidRPr="00CB50BD" w:rsidRDefault="4A95D258" w:rsidP="157550E7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>VERSION DTN 16</w:t>
+      </w:r>
+      <w:r w:rsidR="0012158F" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="3FCCC992" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>04</w:t>
+      </w:r>
+      <w:r w:rsidR="0012158F" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r w:rsidR="2703F263" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="049D6412" w14:textId="77777777" w:rsidR="008928DB" w:rsidRPr="00CB50BD" w:rsidRDefault="008928DB" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CC2BD65" w14:textId="133ABE3F" w:rsidR="008C587B" w:rsidRPr="00CB50BD" w:rsidRDefault="008C587B" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>DOSSIER PREALABLE AU CLASSEMENT SPORTIF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A3B6B73" w14:textId="3F28D6BC" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>PRESCRIPTIONS TECHNIQUES PARTICULIERES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54960447" w14:textId="22150C79" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>PISTE BMX</w:t>
+      </w:r>
+      <w:r w:rsidR="008B4FF8" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et Butte de départ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C3BD2" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:r w:rsidR="00125BB8" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00125BB8" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>:……………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A2EE80B" w14:textId="68059539" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Niveau Inter challenge</w:t>
+      </w:r>
+      <w:r w:rsidR="006716DD" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et/ou inter championnat-Super cross</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="492A8768" w14:textId="562025E9" w:rsidR="52F38C0B" w:rsidRPr="00CB50BD" w:rsidRDefault="52F38C0B" w:rsidP="52F38C0B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18C8C260" w14:textId="5EF52CFF" w:rsidR="33DDD19C" w:rsidRPr="00CB50BD" w:rsidRDefault="33DDD19C" w:rsidP="52F38C0B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dossier à transmettre à : </w:t>
+      </w:r>
+      <w:r w:rsidR="4789CE8F" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
-          <w:sz w:val="20"/>
-[...169 lines deleted...]
-        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5BBDED10" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00257C1D" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>classification.pistebmx@ffc.fr</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:id w:val="-1083450830"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="46CDC3E5" w14:textId="1992E293" w:rsidR="009C78B8" w:rsidRPr="00CB50BD" w:rsidRDefault="009C78B8">
+          <w:pPr>
+            <w:pStyle w:val="En-ttedetabledesmatires"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CB50BD">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>Table des matières</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="6401E14C" w14:textId="1CE23FF4" w:rsidR="00CB50BD" w:rsidRDefault="009C78B8">
+          <w:pPr>
+            <w:pStyle w:val="TM1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fr-FR"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CB50BD">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00CB50BD">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00CB50BD">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc227250304" w:history="1">
+            <w:r w:rsidR="00CB50BD" w:rsidRPr="00637974">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>B1 Généralités</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB50BD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00CB50BD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00CB50BD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227250304 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00CB50BD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CB50BD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00CB50BD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB50BD">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="372D0B3C" w14:textId="06CD5231" w:rsidR="00CB50BD" w:rsidRDefault="00CB50BD">
+          <w:pPr>
+            <w:pStyle w:val="TM2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fr-FR"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227250305" w:history="1">
+            <w:r w:rsidRPr="00637974">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>B1-1 – Listes des pièces constitutives du dossier préalable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227250305 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5614C27B" w14:textId="0387B013" w:rsidR="00CB50BD" w:rsidRDefault="00CB50BD">
+          <w:pPr>
+            <w:pStyle w:val="TM3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227250306" w:history="1">
+            <w:r w:rsidRPr="00637974">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>BUTTE DE DEPART INTER CHALLENGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227250306 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7575BFAC" w14:textId="027DD5D8" w:rsidR="00CB50BD" w:rsidRDefault="00CB50BD">
+          <w:pPr>
+            <w:pStyle w:val="TM3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227250307" w:history="1">
+            <w:r w:rsidRPr="00637974">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>PISTE INTER CHALLENGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227250307 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="41472544" w14:textId="7009CC42" w:rsidR="00CB50BD" w:rsidRDefault="00CB50BD">
+          <w:pPr>
+            <w:pStyle w:val="TM3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227250308" w:history="1">
+            <w:r w:rsidRPr="00637974">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>BUTTE DE DEPART INTER CHAMPIONNAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227250308 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="616D7E3D" w14:textId="40334EE7" w:rsidR="00CB50BD" w:rsidRDefault="00CB50BD">
+          <w:pPr>
+            <w:pStyle w:val="TM3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227250309" w:history="1">
+            <w:r w:rsidRPr="00637974">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>PISTE INTER CHAMPIONNAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227250309 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4090D083" w14:textId="02047C3F" w:rsidR="00CB50BD" w:rsidRDefault="00CB50BD">
+          <w:pPr>
+            <w:pStyle w:val="TM2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fr-FR"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227250310" w:history="1">
+            <w:r w:rsidRPr="00637974">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>B1-2 – Détails techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227250310 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0E9C1014" w14:textId="25EB01D0" w:rsidR="00CB50BD" w:rsidRDefault="00CB50BD">
+          <w:pPr>
+            <w:pStyle w:val="TM1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fr-FR"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227250311" w:history="1">
+            <w:r w:rsidRPr="00637974">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>B2 - Plans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227250311 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1421849E" w14:textId="04BCFCBF" w:rsidR="00CB50BD" w:rsidRDefault="00CB50BD">
+          <w:pPr>
+            <w:pStyle w:val="TM1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fr-FR"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227250312" w:history="1">
+            <w:r w:rsidRPr="00637974">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>B3 – Conception, construction de la piste et suivi des travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227250312 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="64E96176" w14:textId="5BB6CDE2" w:rsidR="00CB50BD" w:rsidRDefault="00CB50BD">
+          <w:pPr>
+            <w:pStyle w:val="TM1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fr-FR"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227250313" w:history="1">
+            <w:r w:rsidRPr="00637974">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>B4 - Périmètre d’utilisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227250313 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="684CD151" w14:textId="54674867" w:rsidR="00CB50BD" w:rsidRDefault="00CB50BD">
+          <w:pPr>
+            <w:pStyle w:val="TM1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fr-FR"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227250314" w:history="1">
+            <w:r w:rsidRPr="00637974">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>B5 - Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227250314 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="66070E61" w14:textId="67FC39E9" w:rsidR="00CB50BD" w:rsidRDefault="00CB50BD">
+          <w:pPr>
+            <w:pStyle w:val="TM1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fr-FR"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227250315" w:history="1">
+            <w:r w:rsidRPr="00637974">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>B6 - Recommandations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227250315 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="37BF860A" w14:textId="758CB1C2" w:rsidR="00CB50BD" w:rsidRDefault="00CB50BD">
+          <w:pPr>
+            <w:pStyle w:val="TM1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fr-FR"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227250316" w:history="1">
+            <w:r w:rsidRPr="00637974">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>B7 - Sanctions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227250316 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="49860F90" w14:textId="6F9E9AC8" w:rsidR="00CB50BD" w:rsidRDefault="00CB50BD">
+          <w:pPr>
+            <w:pStyle w:val="TM1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fr-FR"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227250317" w:history="1">
+            <w:r w:rsidRPr="00637974">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>B8 - Réception des installations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227250317 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="370FF0AA" w14:textId="7B687086" w:rsidR="00CB50BD" w:rsidRDefault="00CB50BD">
+          <w:pPr>
+            <w:pStyle w:val="TM1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fr-FR"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227250318" w:history="1">
+            <w:r w:rsidRPr="00637974">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>B9 - Classement de la piste et buttes de départ INTER CHALLENGE et/ou inter championnat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227250318 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="79906C11" w14:textId="70BAEE53" w:rsidR="00CB50BD" w:rsidRDefault="00CB50BD">
+          <w:pPr>
+            <w:pStyle w:val="TM1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fr-FR"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227250319" w:history="1">
+            <w:r w:rsidRPr="00637974">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>B10 – Installations périphériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227250319 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="348EBEDD" w14:textId="4D14A99A" w:rsidR="00CB50BD" w:rsidRDefault="00CB50BD">
+          <w:pPr>
+            <w:pStyle w:val="TM2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fr-FR"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227250320" w:history="1">
+            <w:r w:rsidRPr="00637974">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>B10-1 Espace DN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227250320 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="633CF355" w14:textId="2BAB4071" w:rsidR="00CB50BD" w:rsidRDefault="00CB50BD">
+          <w:pPr>
+            <w:pStyle w:val="TM2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fr-FR"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227250321" w:history="1">
+            <w:r w:rsidRPr="00637974">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>B10-2 Main courante autour de la piste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227250321 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="344FF5EC" w14:textId="53B17AB0" w:rsidR="00CB50BD" w:rsidRDefault="00CB50BD">
+          <w:pPr>
+            <w:pStyle w:val="TM2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fr-FR"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227250322" w:history="1">
+            <w:r w:rsidRPr="00637974">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>B10-3 local d’arrivée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227250322 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7A9A23BD" w14:textId="0E484319" w:rsidR="00CB50BD" w:rsidRDefault="00CB50BD">
+          <w:pPr>
+            <w:pStyle w:val="TM2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fr-FR"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227250323" w:history="1">
+            <w:r w:rsidRPr="00637974">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>B10-4 Alimentation photo finish et boucle de chronométrage par transpondeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227250323 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5EE10D45" w14:textId="065A1508" w:rsidR="009C78B8" w:rsidRPr="00CB50BD" w:rsidRDefault="009C78B8">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CB50BD">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="1488B615" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40A19C4C" w14:textId="77777777" w:rsidR="007845FF" w:rsidRDefault="007845FF" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+    </w:p>
+    <w:p w14:paraId="7A1E176B" w14:textId="77777777" w:rsidR="007845FF" w:rsidRDefault="007845FF" w:rsidP="00C13ACA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>B1 -</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000354D3" w:rsidRPr="00257C1D">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00257C1D">
+        <w:lastRenderedPageBreak/>
+        <w:t>Préambule,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0608992B" w14:textId="77777777" w:rsidR="007845FF" w:rsidRDefault="007845FF" w:rsidP="00C13ACA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Le dossier préalable </w:t>
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3369FCFE" w14:textId="6F75674B" w:rsidR="00F52F80" w:rsidRPr="00CB50BD" w:rsidRDefault="00F52F80" w:rsidP="00C13ACA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-[...30 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Considérant que,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C02DA72" w14:textId="77777777" w:rsidR="00F52F80" w:rsidRPr="00CB50BD" w:rsidRDefault="00F52F80" w:rsidP="00C13ACA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39F0C495" w14:textId="3FD0CEA2" w:rsidR="00C13ACA" w:rsidRPr="00CB50BD" w:rsidRDefault="00C13ACA" w:rsidP="00F52F80">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>La</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fédération Française de Cyclisme dispose d’une délégation du ministère chargé des sports, relative à la définition des règles sportives et des critères d’accueil de compétition, tel que prévu par l’article L. 131-15 et suivant du code du sport. Conformément à l’article L. 131-16, les fédérations délégataires édictent les règles techniques propres à leurs disciplines, ainsi que les règles ayant pour objet de contrôler leur application et de sanctionner leur non-respect par les acteurs des compétitions sportives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="203C69D0" w14:textId="2274041D" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00F52F80" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">La réglementation sportive </w:t>
+      </w:r>
+      <w:r w:rsidR="00707016" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">fédérale en vigueur (Titre </w:t>
+      </w:r>
+      <w:r w:rsidR="0062171D" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>VI BMX Racing) et les Règles Techniques et de Sécurité</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1C83" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (RTS) prévoit que </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1C83" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00257C1D">
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tout</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC783E" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projet de construction d’une piste BMX Niveau Inter challenge</w:t>
+      </w:r>
+      <w:r w:rsidR="00B876F8" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00257C1D">
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et/ou inter championnat</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC783E" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doit faire l’objet d’un dépôt de dossier à la Fédération Française de Cyclisme et recevoir son autorisation pour le lancement des travaux.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC783E" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14254A55" w14:textId="77777777" w:rsidR="00437BFA" w:rsidRPr="00CB50BD" w:rsidRDefault="00437BFA" w:rsidP="00437BFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AAB6E83" w14:textId="42601E0A" w:rsidR="00DD1C83" w:rsidRPr="00CB50BD" w:rsidRDefault="00BC5A7D" w:rsidP="007561EC">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc227250304"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>B1 Généralités</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="5DCF3845" w14:textId="4031DE5F" w:rsidR="001A453B" w:rsidRPr="00CB50BD" w:rsidRDefault="00FC7FB5" w:rsidP="00FC7FB5">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc227250305"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>B1-</w:t>
+      </w:r>
+      <w:r w:rsidR="002E692F" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5A7D" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Listes des p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ièces constitutives du dossier préalable</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F6CACE7" w14:textId="0087337F" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="007561EC">
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc227250306"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>BUTTE DE DEPART</w:t>
       </w:r>
-      <w:r w:rsidR="004E0F20" w:rsidRPr="00257C1D">
-[...6 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="004E0F20" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> INTER CHALLENGE</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7845EB90" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="78E219BB" w14:textId="65A14AEA" w:rsidR="00470E9A" w:rsidRDefault="00470E9A" w:rsidP="007845FF">
       <w:pPr>
         <w:pStyle w:val="Titre4"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>A1- Dossier préalable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D6AE50E" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
-[...19 lines deleted...]
-    <w:p w14:paraId="15021E5C" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="2E4E6A3A" w14:textId="77777777" w:rsidR="007845FF" w:rsidRPr="007845FF" w:rsidRDefault="007845FF" w:rsidP="007845FF">
+      <w:pPr>
+        <w:pStyle w:val="Titre4"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15021E5C" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:ind w:left="472" w:right="549"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>A1-1- Tout projet de construction d’une butte de départ BMX Niveau Inter challenge doit faire l’objet d’un dépôt de dossier à la Fédération Française de Cyclisme et recevoir son autorisation pour le lancement des travaux.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D5379FB" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="0D5379FB" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="567B3B65" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="567B3B65" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:ind w:left="472"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>A1-2- Le dossier comporte en outre :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A267C9" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="50A267C9" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1192"/>
           <w:tab w:val="left" w:pos="1193"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="1" w:after="0" w:line="245" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Le type de butte de départ permanente ou temporaire</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(démontable)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0174588C" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="0174588C" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1192"/>
           <w:tab w:val="left" w:pos="1193"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="245" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>L’entité responsable et les différents</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>intervenants</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6775B41F" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="6775B41F" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1192"/>
           <w:tab w:val="left" w:pos="1193"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="245" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>La situation géographique de la butte et son implantation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>cadastrale</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="298BEB1F" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="298BEB1F" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1192"/>
           <w:tab w:val="left" w:pos="1193"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="245" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Les motivations et les objectifs de la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>construction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C7CBBD" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="77C7CBBD" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1192"/>
           <w:tab w:val="left" w:pos="1193"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="244" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
-[...23 lines deleted...]
-    <w:p w14:paraId="46E01CCD" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Le périmètre d’utilisation et les pratiquants autorisés quotidiennement (cf § A3-5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46E01CCD" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1192"/>
           <w:tab w:val="left" w:pos="1193"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="244" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>La ou les société (s) réalisatrice(s)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EBDCA27" w14:textId="7C88C714" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="1EBDCA27" w14:textId="7C88C714" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1192"/>
           <w:tab w:val="left" w:pos="1193"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="245" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Les plans cotés à l’échelle 1/100 et les vues en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>3D,</w:t>
       </w:r>
-      <w:r w:rsidR="000C25CD" w:rsidRPr="00257C1D">
+      <w:r w:rsidR="000C25CD" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> vue en plan et de profil,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="264A38A3" w14:textId="604B06DB" w:rsidR="000C25CD" w:rsidRPr="00F60C35" w:rsidRDefault="000C25CD" w:rsidP="00470E9A">
+    <w:p w14:paraId="264A38A3" w14:textId="604B06DB" w:rsidR="000C25CD" w:rsidRPr="00CB50BD" w:rsidRDefault="000C25CD" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1192"/>
           <w:tab w:val="left" w:pos="1193"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="245" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60C35">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Les plans d</w:t>
       </w:r>
-      <w:r w:rsidR="00400037" w:rsidRPr="00F60C35">
+      <w:r w:rsidR="00400037" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>e l’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F60C35">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>auvent, des gardes- corps de la plateforme et des balustrades de la pente de la butte de départ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3952F127" w14:textId="05F98F23" w:rsidR="00400037" w:rsidRPr="00F60C35" w:rsidRDefault="00400037" w:rsidP="00400037">
+    <w:p w14:paraId="3952F127" w14:textId="05F98F23" w:rsidR="00400037" w:rsidRPr="00CB50BD" w:rsidRDefault="00400037" w:rsidP="00400037">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1192"/>
           <w:tab w:val="left" w:pos="1193"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="245" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60C35">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Le plan de traçage final</w:t>
       </w:r>
-      <w:r w:rsidR="00980959" w:rsidRPr="00F60C35">
+      <w:r w:rsidR="00980959" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> des lignes blanches</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F60C35">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> et de la numérotation sera soumis à l’accord de la FFC,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F60C35">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7201004C" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="7201004C" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1192"/>
           <w:tab w:val="left" w:pos="1193"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="245" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Les références techniques des matériaux utilisés et notamment ceux de la pente de la butte de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>départ,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B75646A" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="2B75646A" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1192"/>
           <w:tab w:val="left" w:pos="1193"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="245" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Le type et la certification de la grille de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>départ,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5199F346" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="5199F346" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1192"/>
           <w:tab w:val="left" w:pos="1193"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="244" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Les notes de calcul des différentes structures génie civil, structures métalliques et résistance des</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>matériaux,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A16AA2F" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="1A16AA2F" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1192"/>
           <w:tab w:val="left" w:pos="1193"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="244" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>La reconnaissance du respect de la réglementation française</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="728B9A2C" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="728B9A2C" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1192"/>
           <w:tab w:val="left" w:pos="1193"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="633"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>L’accord préalable du dossier et la réception finale des installations sportives par un organisme agréé (APAVE, SOCOTEC,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>VERITAS…),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A686AA" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="70A686AA" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F890B30" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="3F890B30" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Titre4"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>A2- Plans (ci joints en annexe 1 vue en plan et vue de profil)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="077F0BC7" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="077F0BC7" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="11"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FF394E1" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="2FF394E1" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="91"/>
         <w:ind w:left="472" w:right="625"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>A2-1 - Les plans fournis par la FFC seront scrupuleusement respectés en ce qui concerne notamment les éléments cotés et la sécurité (garde-corps, balustrade, marges de sécurité).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA34F6F" w14:textId="3C8401E8" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="2EA34F6F" w14:textId="3C8401E8" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="472" w:right="625"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>A2-2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>La</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>butte</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>départ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>grille</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>peuvent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>être</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>places</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>maximum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>inférieur</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(ex</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>places).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Les</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>plans</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>cotés</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>seront</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>adaptés en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>conséquence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41A1638D" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="41A1638D" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Titre4"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A6D9A02" w14:textId="1BBA57CE" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="2091655C" w14:textId="12FC8642" w:rsidR="00470E9A" w:rsidRPr="007845FF" w:rsidRDefault="00470E9A" w:rsidP="007845FF">
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc227250307"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>PISTE</w:t>
+      </w:r>
+      <w:r w:rsidR="004E0F20" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> INTER CHALLENGE</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="7248AF47" w14:textId="501DC167" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Titre4"/>
-        <w:ind w:left="0"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...40 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>B1 - Le dossier préalable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6979350C" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="6979350C" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="11"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69F4E9BE" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="69F4E9BE" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="91"/>
         <w:ind w:left="472" w:right="625"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>B1-1 - Tout projet de construction d’une piste BMX Niveau Inter challenge doit faire l’objet d’un dépôt de dossier à la Fédération Française de Cyclisme et recevoir son autorisation pour le lancement des travaux.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B81CCD" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="73B81CCD" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7935CB32" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="7935CB32" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:line="229" w:lineRule="exact"/>
         <w:ind w:left="472"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>B1-2 - Le dossier préalable comporte en outre :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC13E91" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="1FC13E91" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1192"/>
           <w:tab w:val="left" w:pos="1193"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="244" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Le type de piste à</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>construire,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538A0ED3" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="538A0ED3" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1192"/>
           <w:tab w:val="left" w:pos="1193"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="245" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>L’entité responsable et les différents</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>intervenants</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72679FCC" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="72679FCC" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1192"/>
           <w:tab w:val="left" w:pos="1193"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="245" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>La situation géographique de la piste et son implantation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>cadastrale</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C6A4B93" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="0C6A4B93" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1192"/>
           <w:tab w:val="left" w:pos="1193"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="245" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Les motivations et les objectifs de la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>construction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E2009F" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="64E2009F" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1192"/>
           <w:tab w:val="left" w:pos="1193"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="244" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Le périmètre d’utilisation et les pratiquants autorisés quotidiennement </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...14 lines deleted...]
-          <w:spacing w:val="2"/>
+        <w:t xml:space="preserve">(cf </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>B4-4)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D3EB2C5" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="4D3EB2C5" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1192"/>
           <w:tab w:val="left" w:pos="1193"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="244" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>La ou les société (s) réalisatrice(s)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="541A83E4" w14:textId="24F381B8" w:rsidR="000C25CD" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="000C25CD">
+    <w:p w14:paraId="541A83E4" w14:textId="24F381B8" w:rsidR="000C25CD" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="000C25CD">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1192"/>
           <w:tab w:val="left" w:pos="1193"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="245" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Les plans cotés à l’échelle 1/100 et les vues en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>3D,</w:t>
       </w:r>
-      <w:r w:rsidR="000C25CD" w:rsidRPr="00257C1D">
+      <w:r w:rsidR="000C25CD" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> vue en plan de la piste et vue de profil des obstacles,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0316173F" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="0316173F" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1192"/>
           <w:tab w:val="left" w:pos="1193"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Les plans de drainage, eau,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>électricité,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01868DC1" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="01868DC1" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1192"/>
           <w:tab w:val="left" w:pos="1193"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="245" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Les références techniques des matériaux utilisés ; couche de stabilisation, sous couche, revêtement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>final,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F8CBA2" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="21F8CBA2" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1192"/>
           <w:tab w:val="left" w:pos="1193"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>La reconnaissance du respect de la réglementation française</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A8B7E5" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="60A8B7E5" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:line="228" w:lineRule="exact"/>
         <w:ind w:left="472"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:w w:val="99"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A3C623" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="43A3C623" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Titre4"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>B2 - Plans</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF50B1F" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="7CF50B1F" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="11"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FB89F5E" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="5FB89F5E" w14:textId="77777777" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="91"/>
         <w:ind w:left="472"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>B2-1 - Les plans seront fournis à la FFC pour observations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="456FEFA0" w14:textId="6ECFCE77" w:rsidR="00470E9A" w:rsidRPr="00257C1D" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
+    <w:p w14:paraId="456FEFA0" w14:textId="6ECFCE77" w:rsidR="00470E9A" w:rsidRPr="00CB50BD" w:rsidRDefault="00470E9A" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="472"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>B2-2 - Les travaux de construction ne peuvent débuter avant l’accord de la FFC sur le dossier préalable et notamment les plans.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35309149" w14:textId="77777777" w:rsidR="000C123C" w:rsidRPr="00257C1D" w:rsidRDefault="000C123C" w:rsidP="00470E9A">
+    <w:p w14:paraId="35309149" w14:textId="77777777" w:rsidR="000C123C" w:rsidRPr="00CB50BD" w:rsidRDefault="000C123C" w:rsidP="00470E9A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="472"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24AB9885" w14:textId="1FA404F4" w:rsidR="004E0F20" w:rsidRPr="00257C1D" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="6606EE2C" w14:textId="4AED2696" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="007561EC">
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc227250308"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BUTTE DE DEPART </w:t>
+      </w:r>
+      <w:r w:rsidR="000C123C" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>NTER CHAMPIONNAT</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="32EBEF3E" w14:textId="77777777" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...88 lines deleted...]
-    <w:p w14:paraId="32EBEF3E" w14:textId="77777777" w:rsidR="004E0F20" w:rsidRPr="00257C1D" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A1- Dossier préalable </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2045EE86" w14:textId="77777777" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
-[...11 lines deleted...]
-    <w:p w14:paraId="2045EE86" w14:textId="77777777" w:rsidR="004E0F20" w:rsidRPr="00257C1D" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A1-1- Tout projet de construction d’une butte de départ BMX SUPERCROSS doit faire l’objet d’un dépôt de dossier à la Fédération Française de Cyclisme et recevoir son autorisation pour le lancement des travaux. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35DC4BB8" w14:textId="77777777" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">A1-2- Le dossier comporte en outre : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F519ECB" w14:textId="3C2E02B3" w:rsidR="004E0F20" w:rsidRPr="00257C1D" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
+    <w:p w14:paraId="5F519ECB" w14:textId="3C2E02B3" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Le type de butte de départ permanente ou temporaire (démontable) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5945C07D" w14:textId="53CAB03C" w:rsidR="004E0F20" w:rsidRPr="00257C1D" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
+    <w:p w14:paraId="5945C07D" w14:textId="53CAB03C" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">L’entité́ responsable et les différents intervenants </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F66715" w14:textId="2EBB7320" w:rsidR="004E0F20" w:rsidRPr="00257C1D" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
+    <w:p w14:paraId="63F66715" w14:textId="2EBB7320" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">La situation géographique de la butte et son implantation cadastrale </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EDD6B24" w14:textId="449F915D" w:rsidR="004E0F20" w:rsidRPr="00257C1D" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
+    <w:p w14:paraId="7EDD6B24" w14:textId="449F915D" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Les motivations et les objectifs de la construction </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F642E1B" w14:textId="633AADA5" w:rsidR="004E0F20" w:rsidRPr="00257C1D" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
+    <w:p w14:paraId="0F642E1B" w14:textId="633AADA5" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Le périmètre d’utilisation et les pratiquants </w:t>
       </w:r>
-      <w:r w:rsidR="00400037" w:rsidRPr="00257C1D">
+      <w:r w:rsidR="00400037" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>autorisés</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
-[...29 lines deleted...]
-    <w:p w14:paraId="11497630" w14:textId="6E7F2AA5" w:rsidR="004E0F20" w:rsidRPr="00257C1D" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quotidiennement (cf § A3-5) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11497630" w14:textId="6E7F2AA5" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">La ou les société́ (s) réalisatrice(s) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="684C9123" w14:textId="6430C96B" w:rsidR="00400037" w:rsidRPr="00257C1D" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
+    <w:p w14:paraId="684C9123" w14:textId="6430C96B" w:rsidR="00400037" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Les plans cotés à l’échelle 1/100 et les vues en 3D,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="414EF3B5" w14:textId="77777777" w:rsidR="00400037" w:rsidRPr="00F60C35" w:rsidRDefault="00400037" w:rsidP="00400037">
+    <w:p w14:paraId="414EF3B5" w14:textId="77777777" w:rsidR="00400037" w:rsidRPr="00CB50BD" w:rsidRDefault="00400037" w:rsidP="00400037">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1192"/>
           <w:tab w:val="left" w:pos="1193"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="245" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60C35">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Les plans de l’auvent, des gardes- corps de la plateforme et des balustrades de la pente de la butte de départ,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A47C1A4" w14:textId="7335D662" w:rsidR="004E0F20" w:rsidRPr="00F60C35" w:rsidRDefault="00400037" w:rsidP="00400037">
+    <w:p w14:paraId="4A47C1A4" w14:textId="7335D662" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="00400037" w:rsidP="00400037">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1192"/>
           <w:tab w:val="left" w:pos="1193"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="245" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60C35">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Le plan de traçage final</w:t>
       </w:r>
-      <w:r w:rsidR="00980959" w:rsidRPr="00F60C35">
+      <w:r w:rsidR="00980959" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> des lignes blanches</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F60C35">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> et de la numérotation sera soumis à l’accord de la FFC,</w:t>
       </w:r>
-      <w:r w:rsidR="004E0F20" w:rsidRPr="00F60C35">
+      <w:r w:rsidR="004E0F20" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DDC7EE1" w14:textId="49B820DF" w:rsidR="004E0F20" w:rsidRPr="00257C1D" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
+    <w:p w14:paraId="3DDC7EE1" w14:textId="49B820DF" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Les références techniques des matériaux utilisés et notamment ceux de la pente de la butte de départ, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EFC5075" w14:textId="4D12B178" w:rsidR="004E0F20" w:rsidRPr="00257C1D" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
+    <w:p w14:paraId="4EFC5075" w14:textId="4D12B178" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Le type et la certification de la grille de départ, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A786B9" w14:textId="4DFA6D17" w:rsidR="004E0F20" w:rsidRPr="00257C1D" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
+    <w:p w14:paraId="40A786B9" w14:textId="4DFA6D17" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Les notes de calcul des différentes structures génie civil, structures métalliques et résistance des matériaux, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E84876" w14:textId="381BC266" w:rsidR="004E0F20" w:rsidRPr="00257C1D" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
+    <w:p w14:paraId="75E84876" w14:textId="381BC266" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">La reconnaissance du respect de la règlementation française </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B30CE3A" w14:textId="286464F5" w:rsidR="004E0F20" w:rsidRPr="00257C1D" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
+    <w:p w14:paraId="6B30CE3A" w14:textId="286464F5" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">L’accord préalable du dossier et la réception finale des installations sportives par un organisme agréé (APAVE, SOCOTEC, VERITAS...), </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A646E8C" w14:textId="77777777" w:rsidR="004E0F20" w:rsidRPr="00257C1D" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
+    <w:p w14:paraId="4A646E8C" w14:textId="77777777" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">A2- Plans (ci joints en annexe 1 vue en plan et vue de profil) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F1C4DC" w14:textId="77777777" w:rsidR="004E0F20" w:rsidRPr="00257C1D" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
+    <w:p w14:paraId="09F1C4DC" w14:textId="77777777" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>A2-1 - Les plans fournis par la FFC seront scrupuleusement respectés en ce qui concerne notamment les éléments cotés et la sécurité́ (garde-corps, balustrade, marges de sécurité́).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">A2-2 - La butte de départ et la grille peuvent être de 8 places maximum ou inferieur (ex : 4 places). Les plans cotés seront adaptés en conséquence. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B19D0CA" w14:textId="77777777" w:rsidR="004E0F20" w:rsidRPr="00257C1D" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="1B19D0CA" w14:textId="77777777" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="007561EC">
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc227250309"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>PISTE INTER CHAMPIONNAT</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="486B96F2" w14:textId="77777777" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="486B96F2" w14:textId="77777777" w:rsidR="004E0F20" w:rsidRPr="00257C1D" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B1 - Le dossier préalable </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="628A9947" w14:textId="00DC0DA7" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
-[...11 lines deleted...]
-    <w:p w14:paraId="628A9947" w14:textId="00DC0DA7" w:rsidR="004E0F20" w:rsidRPr="00257C1D" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B1-1 - Tout projet de construction d’une piste BMX SUPERCROSS doit faire l’objet d’un </w:t>
+      </w:r>
+      <w:r w:rsidR="0038471B" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dépôt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de dossier à la Fédération Française de Cyclisme et recevoir son autorisation pour le lancement des travaux. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A27310D" w14:textId="77777777" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">B1-2 - Le dossier préalable comporte en outre : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C91AE04" w14:textId="76F42D8A" w:rsidR="004E0F20" w:rsidRPr="00257C1D" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
+    <w:p w14:paraId="4C91AE04" w14:textId="76F42D8A" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Le type de piste à construire, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BCDB7AF" w14:textId="0822A268" w:rsidR="004E0F20" w:rsidRPr="00257C1D" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
+    <w:p w14:paraId="0BCDB7AF" w14:textId="0822A268" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">L’entité́ responsable et les différents intervenants </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E0C5B16" w14:textId="14C359BC" w:rsidR="004E0F20" w:rsidRPr="00257C1D" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
+    <w:p w14:paraId="6E0C5B16" w14:textId="14C359BC" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">La situation géographique de la piste et son implantation cadastrale </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0F42C4" w14:textId="1ACEA357" w:rsidR="004E0F20" w:rsidRPr="00257C1D" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
+    <w:p w14:paraId="6B0F42C4" w14:textId="1ACEA357" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Les motivations et les objectifs de la construction </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43814912" w14:textId="69575C36" w:rsidR="004E0F20" w:rsidRPr="00257C1D" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
+    <w:p w14:paraId="43814912" w14:textId="69575C36" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Le périmètre d’utilisation et les pratiquants autorisés quotidiennement (cf. § A3-5) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51DD18B8" w14:textId="468524CE" w:rsidR="004E0F20" w:rsidRPr="00257C1D" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
+    <w:p w14:paraId="51DD18B8" w14:textId="468524CE" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">La ou les société́ (s) réalisatrice(s) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A0A3B3D" w14:textId="1562430E" w:rsidR="004E0F20" w:rsidRPr="00257C1D" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
+    <w:p w14:paraId="2A0A3B3D" w14:textId="1562430E" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Les plans cotés à l’échelle 1/100 et les vues en 3D, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="658F5851" w14:textId="0DFC3419" w:rsidR="004E0F20" w:rsidRPr="00257C1D" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
+    <w:p w14:paraId="658F5851" w14:textId="0DFC3419" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Les plans de drainage, eau, électricité́, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="473C0E5E" w14:textId="5FC2D9A6" w:rsidR="004E0F20" w:rsidRPr="00257C1D" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
+    <w:p w14:paraId="473C0E5E" w14:textId="5FC2D9A6" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Les références techniques des matériaux utilisés ; couche de stabilisation, sous couche, revêtement final, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65FFF80C" w14:textId="6B01BE62" w:rsidR="004E0F20" w:rsidRPr="00257C1D" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
+    <w:p w14:paraId="65FFF80C" w14:textId="6B01BE62" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">La reconnaissance du respect de la règlementation française. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DBE4A3" w14:textId="77777777" w:rsidR="004E0F20" w:rsidRPr="00257C1D" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
+    <w:p w14:paraId="27DBE4A3" w14:textId="77777777" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">B2 - Plans </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39DF19DB" w14:textId="77777777" w:rsidR="004E0F20" w:rsidRPr="00257C1D" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
+    <w:p w14:paraId="39DF19DB" w14:textId="77777777" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>B2-1 - Les plans seront fournis à la FFC pour observations.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">B2-2 - Les travaux de construction ne peuvent débuter avant l’accord de la FFC sur le dossier préalable et notamment les plans. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EEFBBD4" w14:textId="77777777" w:rsidR="004E0F20" w:rsidRPr="00257C1D" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
+    <w:p w14:paraId="3EEFBBD4" w14:textId="77777777" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">B3 – Construction de la piste et suivi des travaux </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E05829E" w14:textId="7D75C7C2" w:rsidR="004E0F20" w:rsidRPr="00257C1D" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
+    <w:p w14:paraId="0E05829E" w14:textId="7D75C7C2" w:rsidR="004E0F20" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0F20" w:rsidP="004E0F20">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>B3-1- Un réfèrent RT 1 (reçu au concours « réfèrent RT 1 ») et confirmé (expérience reconnue suivant ses références récentes) doit surveiller journalièrement toute la période des travaux.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Les frais du référent sont </w:t>
-[...21 lines deleted...]
-      <w:r w:rsidR="0038471B">
+        <w:t>Les frais du référent sont à la charge de l’entité́ responsable</w:t>
+      </w:r>
+      <w:r w:rsidR="0038471B" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> ; maitre d’ouvrage</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, donneur d’ordre. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48B412B9" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00257C1D" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
+    <w:p w14:paraId="48B412B9" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00CB50BD" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F3F2BF5" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00257C1D" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+    <w:p w14:paraId="7F10EB94" w14:textId="14D4AEEC" w:rsidR="000018BA" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00A47062">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc227250310"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B1-2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44A25" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="002E692F" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Détails techniques</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F4F34F7" w14:textId="77777777" w:rsidR="00636244" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00E17E9C">
+      <w:pPr>
+        <w:pStyle w:val="Titre4"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="471"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>• Le type de piste à construire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75862D4B" w14:textId="58B70784" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00636244" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>La longueur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la piste doit être comprise entre 300 m au minimum et 420m au maximum (Entre le pied de la butte de départ et la ligne d’arrivée).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D6C3D1D" w14:textId="3FD12AC3" w:rsidR="00636244" w:rsidRPr="00CB50BD" w:rsidRDefault="005878CE" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="202969D1" wp14:editId="59D62878">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-213995</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>429368</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="752708"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="310712775" name="Connecteur droit 20"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="752708"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="12700">
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="15FD7E95" id="Connecteur droit 20" o:spid="_x0000_s1026" style="position:absolute;z-index:251670016;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-16.85pt,33.8pt" to="-16.85pt,93.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCu/kVQvQEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/oPwi6L3YCbC2MOD20yC7D&#10;VnTbBygyFQuQREFSY+fvS8mOU2zDgA3zQZYpvsfHJ3p7P1rDThCiRtfy9armDJzETrtjy39837+/&#10;4ywm4Tph0EHLzxD5/e7m3XbwDWywR9NBYETiYjP4lvcp+aaqouzBirhCD44OFQYrEn2GY9UFMRC7&#10;NdWmrj9WA4bOB5QQI0Ufp0O+K/xKgUxflYqQmGk5aUtlDWU95LXabUVzDML3Ws4yxD+osEI7KrpQ&#10;PYok2EvQv1BZLQNGVGkl0VaolJZQeqBu1vVP3XzrhYfSC5kT/WJT/H+08svpwT0FsmHwsYn+KeQu&#10;RhVsfpM+NhazzotZMCYmp6Ck6O2HzW19l32srjgfYvoEaFnetNxol9sQjTh9jmlKvaTksHFsoOEh&#10;orqkRTS622tj8mEMx8ODCewk6Ar3+5qeudqbNKptHEm4NlF26WxgKvAMiumOZK+nCnm+YKEVUoJL&#10;65nXOMrOMEUSFuAs7U/AOT9Docze34AXRKmMLi1gqx2G38lO40WymvIvDkx9ZwsO2J3L9RZraIjK&#10;Pc0Dn6f07XeBX3/L3SsAAAD//wMAUEsDBBQABgAIAAAAIQBLO6pM3gAAAAoBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI+xTsMwEIZ3JN7BOiS21ilFSQlxqgoJJhhaysDmxEcciM+R7Sbm7TFiKOPdffrv&#10;+6ttNAOb0PnekoDVMgOG1FrVUyfg+Pq42ADzQZKSgyUU8I0etvXlRSVLZWfa43QIHUsh5EspQIcw&#10;lpz7VqORfmlHpHT7sM7IkEbXceXknMLNwG+yLOdG9pQ+aDnig8b263AyAm6f35pxdvr9uH+KxR3G&#10;eXr53AlxfRV398ACxnCG4Vc/qUOdnBp7IuXZIGCxXhcJFZAXObAE/C2aRG7yFfC64v8r1D8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArv5FUL0BAADeAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEASzuqTN4AAAAKAQAADwAAAAAAAAAAAAAAAAAX&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACIFAAAAAA==&#10;" strokecolor="red" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00636244" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Pour les autres critères se référer à la fiche de classement correspondante</w:t>
+      </w:r>
+      <w:r w:rsidR="00803825" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inter challenge et/ou inter championnat</w:t>
+      </w:r>
+      <w:r w:rsidR="00636244" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au dernier indice </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5C3A" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(indice I du 17/10/22)</w:t>
+      </w:r>
+      <w:r w:rsidR="00636244" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
-[...9 lines deleted...]
-    <w:p w14:paraId="2F4F34F7" w14:textId="77777777" w:rsidR="00636244" w:rsidRPr="00257C1D" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+      <w:r w:rsidR="00803825" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">disponible </w:t>
+      </w:r>
+      <w:r w:rsidR="00636244" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>sur le site de la Fédération Française de Cyclisme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46DB0DCA" w14:textId="53F57FA1" w:rsidR="006716DD" w:rsidRPr="00CB50BD" w:rsidRDefault="005878CE" w:rsidP="00022A8F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="75862D4B" w14:textId="58B70784" w:rsidR="00AC783E" w:rsidRPr="00803825" w:rsidRDefault="00636244" w:rsidP="00AC783E">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B5ED0FC" wp14:editId="34C35F5D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-565258</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>226030</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="250902" cy="250484"/>
+                <wp:effectExtent l="0" t="0" r="15875" b="16510"/>
+                <wp:wrapNone/>
+                <wp:docPr id="830034179" name="Zone de texte 21"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="250902" cy="250484"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5DE8B8BE" w14:textId="2D4E940A" w:rsidR="005878CE" w:rsidRPr="005878CE" w:rsidRDefault="005878CE">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005878CE">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>C</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="0B5ED0FC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Zone de texte 21" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-44.5pt;margin-top:17.8pt;width:19.75pt;height:19.7pt;z-index:251672064;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0XXRvNgIAAHsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykSdcacYosRYYB&#10;QVsgLXpWZCk2KouapMTOfv0o2flot9Owi0yJ1BP5+OjpXVsrshfWVaBzOhyklAjNoaj0Nqcvz8sv&#10;N5Q4z3TBFGiR04Nw9G72+dO0MZkYQQmqEJYgiHZZY3Jaem+yJHG8FDVzAzBCo1OCrZnHrd0mhWUN&#10;otcqGaXpddKALYwFLpzD0/vOSWcRX0rB/aOUTniicoq5+bjauG7CmsymLNtaZsqK92mwf8iiZpXG&#10;R09Q98wzsrPVH1B1xS04kH7AoU5AyoqLWANWM0w/VLMumRGxFiTHmRNN7v/B8of92jxZ4ttv0GID&#10;AyGNcZnDw1BPK20dvpgpQT9SeDjRJlpPOB6OJultOqKEowvt8c04oCTny8Y6/11ATYKRU4tdiWSx&#10;/cr5LvQYEt5yoKpiWSkVN0EJYqEs2TPsofIxRQR/F6U0aXJ6fTVJI/A7X4A+3d8oxt/69C6iEE9p&#10;zPlcerB8u2l7PjZQHJAmC52CnOHLCnFXzPknZlEyyAyOgX/ERSrAZKC3KCnB/vrbeYjHTqKXkgYl&#10;mFP3c8esoET90Njj2+F4HDQbN+PJ1xFu7KVnc+nRu3oByNAQB87waIZ4r46mtFC/4rTMw6voYprj&#10;2zn1R3Phu8HAaeNiPo9BqFLD/EqvDQ/QoSOBz+f2lVnT99OjEB7gKFaWfWhrFxtuapjvPMgq9jwQ&#10;3LHa844Kj6rppzGM0OU+Rp3/GbPfAAAA//8DAFBLAwQUAAYACAAAACEAMDMv7t0AAAAJAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3FKHn5QkZFMBKlw4URBnN97aFrEd2W4a3h5z&#10;guNoRjPfdJvFjmymEI13CFerEhi5wUvjFMLH+3NRA4tJOClG7wjhmyJs+vOzTrTSn9wbzbukWC5x&#10;sRUIOqWp5TwOmqyIKz+Ry97BBytSlkFxGcQpl9uRX5flmlthXF7QYqInTcPX7mgRto+qUUMtgt7W&#10;0ph5+Ty8qhfEy4vl4R5YoiX9heEXP6NDn5n2/uhkZCNCUTf5S0K4qdbAcqC4bSpge4S7qgTed/z/&#10;g/4HAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdF10bzYCAAB7BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAMDMv7t0AAAAJAQAADwAAAAAAAAAA&#10;AAAAAACQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="5DE8B8BE" w14:textId="2D4E940A" w:rsidR="005878CE" w:rsidRPr="005878CE" w:rsidRDefault="005878CE">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005878CE">
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>C</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00C672B1" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Piste niveau inter challenge « butte</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4CA2" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de départ</w:t>
+      </w:r>
+      <w:r w:rsidR="00C672B1" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à 5 mètres »</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC783E" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008C3BD2" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Longueur</w:t>
+      </w:r>
+      <w:r w:rsidR="00022A8F" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> développée</w:t>
+      </w:r>
+      <w:r w:rsidR="008C3BD2" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’environ </w:t>
+      </w:r>
+      <w:r w:rsidR="00D757FF" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>XXXXX</w:t>
+      </w:r>
+      <w:r w:rsidR="008C3BD2" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mètres</w:t>
+      </w:r>
+      <w:r w:rsidR="00022A8F" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00022A8F" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(Entre le pied de la butte de départ et la ligne d’arrivée).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BAB2E80" w14:textId="7C0A1BCC" w:rsidR="006716DD" w:rsidRPr="00CB50BD" w:rsidRDefault="006716DD" w:rsidP="00C0558F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...27 lines deleted...]
-    <w:p w14:paraId="3D6C3D1D" w14:textId="6D74A4A3" w:rsidR="00636244" w:rsidRPr="00F60C35" w:rsidRDefault="00636244" w:rsidP="00AC783E">
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Et/ou inter championnat « butte de départ à 8</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4CA2" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4CA2" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ètres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> ». Longueur</w:t>
+      </w:r>
+      <w:r w:rsidR="00022A8F" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> développée</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’environ XXXXX mètres</w:t>
+      </w:r>
+      <w:r w:rsidR="00022A8F" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00022A8F" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(Entre le pied de la butte de départ et la ligne d’arrivée).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3784878A" w14:textId="6F02BEF1" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00CC0861" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...71 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Piste niveau inter challenge « butte</w:t>
-[...144 lines deleted...]
-        </w:rPr>
         <w:t>Mise en place d’un système d’éclairage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7250852F" w14:textId="3A84FF4D" w:rsidR="008C3BD2" w:rsidRPr="00257C1D" w:rsidRDefault="008C3BD2" w:rsidP="003E6DC3">
+    <w:p w14:paraId="7250852F" w14:textId="5C9D90D7" w:rsidR="008C3BD2" w:rsidRPr="00CB50BD" w:rsidRDefault="008C3BD2" w:rsidP="003E6DC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B42F308" w14:textId="77777777" w:rsidR="00782A12" w:rsidRPr="00257C1D" w:rsidRDefault="00782A12" w:rsidP="003E6DC3">
+    <w:p w14:paraId="1B42F308" w14:textId="1FAA10FA" w:rsidR="00782A12" w:rsidRPr="00CB50BD" w:rsidRDefault="00782A12" w:rsidP="003E6DC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FA28413" w14:textId="2AC587A1" w:rsidR="00782A12" w:rsidRPr="00257C1D" w:rsidRDefault="00AC783E" w:rsidP="00782A12">
+    <w:p w14:paraId="7FA28413" w14:textId="5CCB0B41" w:rsidR="00782A12" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00782A12">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>• L’entité responsable et les différents intervenant</w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>L’entité responsable et les différents intervenant</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4B0E" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568A273B" w14:textId="1E27B852" w:rsidR="00782A12" w:rsidRPr="00257C1D" w:rsidRDefault="00782A12" w:rsidP="00782A12">
+    <w:p w14:paraId="568A273B" w14:textId="4E74EAA8" w:rsidR="00782A12" w:rsidRPr="00CB50BD" w:rsidRDefault="00782A12" w:rsidP="00782A12">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Lieu d’accueil de la piste de BMX : Ville de XXXXXXXX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0FF201" w14:textId="76EBB3EC" w:rsidR="00782A12" w:rsidRPr="00257C1D" w:rsidRDefault="00782A12" w:rsidP="00782A12">
+    <w:p w14:paraId="0D0FF201" w14:textId="2246132E" w:rsidR="00782A12" w:rsidRPr="00CB50BD" w:rsidRDefault="00782A12" w:rsidP="00782A12">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Le maitre d’ouvrage : XXXXXXXXX  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C3D599" w14:textId="26D9E9BC" w:rsidR="00782A12" w:rsidRPr="00257C1D" w:rsidRDefault="00782A12" w:rsidP="00782A12">
+    <w:p w14:paraId="37C3D599" w14:textId="0A5669E8" w:rsidR="00782A12" w:rsidRPr="00CB50BD" w:rsidRDefault="00782A12" w:rsidP="00782A12">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Maitrise d’œuvre : XXXXXXXXXX </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EE62220" w14:textId="6FF8A90C" w:rsidR="00782A12" w:rsidRPr="00257C1D" w:rsidRDefault="00782A12" w:rsidP="00782A12">
+    <w:p w14:paraId="6EE62220" w14:textId="5635CE37" w:rsidR="00782A12" w:rsidRPr="00CB50BD" w:rsidRDefault="00782A12" w:rsidP="00782A12">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Club en charge de l’activité BMX : BMX Club de XXXXXXXXX</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="782EE539" w14:textId="77777777" w:rsidR="00803825" w:rsidRDefault="00782A12" w:rsidP="00803825">
+        <w:t>Club</w:t>
+      </w:r>
+      <w:r w:rsidR="001F52B9" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> affilié à la FFC, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en charge de l’activité BMX : BMX Club de XXXXXXXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782EE539" w14:textId="0B24F4D3" w:rsidR="00803825" w:rsidRPr="00CB50BD" w:rsidRDefault="005878CE" w:rsidP="00803825">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="546EC668" wp14:editId="253F61FA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-180541</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>188998</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="490653"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="5080"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1152451134" name="Connecteur droit 20"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="490653"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="12700">
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="6DA8313B" id="Connecteur droit 20" o:spid="_x0000_s1026" style="position:absolute;z-index:251674112;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from="-14.2pt,14.9pt" to="-14.2pt,53.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSuDQ9vgEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QFFjZqug+7Ki8I&#10;Vlw+wHXGjSXfNDZN+veMnTRdAUJiRR4cZzznzJnjyfZutIadAKP2ruXrVc0ZOOk77Y4t//5t/+o9&#10;ZzEJ1wnjHbT8DJHf7V6+2A6hgY3vvekAGZG42Ayh5X1KoamqKHuwIq58AEeHyqMViT7xWHUoBmK3&#10;ptrU9U01eOwCegkxUvRhOuS7wq8UyPRZqQiJmZaTtlRWLOshr9VuK5ojitBrOcsQz1BhhXZUdKF6&#10;EEmwH6h/o7Jaoo9epZX0tvJKaQmlB+pmXf/SzddeBCi9kDkxLDbF/0crP53u3SOSDUOITQyPmLsY&#10;Fdr8Jn1sLGadF7NgTExOQUnRN7f1zdvX2cfqigsY0wfwluVNy412uQ3RiNPHmKbUS0oOG8cGGp7N&#10;u7ouadEb3e21Mfkw4vFwb5CdBF3hfl/TM1d7kka1jSMJ1ybKLp0NTAW+gGK6I9nrqUKeL1hohZTg&#10;0nrmNY6yM0yRhAU4S/sbcM7PUCiz9y/gBVEqe5cWsNXO459kp/EiWU35FwemvrMFB9+dy/UWa2iI&#10;yj3NA5+n9Ol3gV9/y91PAAAA//8DAFBLAwQUAAYACAAAACEAxkuTAt4AAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPsU7DMBCGdyTewTokttZpVNE2xKkqJJhgaCkDmxNf45TYjmw3MW/PIQY63t2n&#10;/76/3CbTsxF96JwVsJhnwNA2TnW2FXB8f56tgYUorZK9syjgGwNsq9ubUhbKTXaP4yG2jEJsKKQA&#10;HeNQcB4ajUaGuRvQ0u3kvJGRRt9y5eVE4abneZY9cCM7Sx+0HPBJY/N1uBgBy9ePepi8/jzuX9Jq&#10;g2ka3847Ie7v0u4RWMQU/2H41Sd1qMipdherAusFzPL1klAB+YYqEPC3qInMVgvgVcmvK1Q/AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJK4ND2+AQAA3gMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMZLkwLeAAAACgEAAA8AAAAAAAAAAAAAAAAA&#10;GAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAjBQAAAAA=&#10;" strokecolor="red" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00782A12" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Référent Technique 1 FFC : Liste disponible sur le site de la FFC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42DC272F" w14:textId="73365982" w:rsidR="0038471B" w:rsidRDefault="00803825" w:rsidP="00803825">
+    <w:p w14:paraId="42DC272F" w14:textId="755A8CBD" w:rsidR="0038471B" w:rsidRPr="00CB50BD" w:rsidRDefault="005878CE" w:rsidP="00803825">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...7 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676160" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C32D71E" wp14:editId="41AC3F5F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-512445</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>104403</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="250902" cy="250484"/>
+                <wp:effectExtent l="0" t="0" r="15875" b="16510"/>
+                <wp:wrapNone/>
+                <wp:docPr id="709174019" name="Zone de texte 21"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="250902" cy="250484"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7AA191A0" w14:textId="77777777" w:rsidR="005878CE" w:rsidRPr="005878CE" w:rsidRDefault="005878CE" w:rsidP="005878CE">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005878CE">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>C</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3C32D71E" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-40.35pt;margin-top:8.2pt;width:19.75pt;height:19.7pt;z-index:251676160;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC1EpBxOAIAAIIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+xkSdcacYosRYYB&#10;RVsgLXpWZCkRJouapMTOfv0o2flot9Owi0yJ1BP5+OjpbVtrshfOKzAlHQ5ySoThUCmzKenL8/LT&#10;NSU+MFMxDUaU9CA8vZ19/DBtbCFGsAVdCUcQxPiisSXdhmCLLPN8K2rmB2CFQacEV7OAW7fJKsca&#10;RK91Nsrzq6wBV1kHXHiPp3edk84SvpSCh0cpvQhElxRzC2l1aV3HNZtNWbFxzG4V79Ng/5BFzZTB&#10;R09QdywwsnPqD6hacQceZBhwqDOQUnGRasBqhvm7alZbZkWqBcnx9kST/3+w/GG/sk+OhPYrtNjA&#10;SEhjfeHxMNbTSlfHL2ZK0I8UHk60iTYQjoejSX6Tjyjh6EJ7fD2OKNn5snU+fBNQk2iU1GFXElls&#10;f+9DF3oMiW950KpaKq3TJipBLLQje4Y91CGliOBvorQhTUmvPk/yBPzGF6FP99ea8R99ehdRiKcN&#10;5nwuPVqhXbdEVRe0rKE6IFsOOiF5y5cK4e+ZD0/MoXKQIJyG8IiL1IA5QW9RsgX362/nMR4bil5K&#10;GlRiSf3PHXOCEv3dYKtvhuNxlG7ajCdfRrhxl571pcfs6gUgUUOcO8uTGeODPprSQf2KQzOPr6KL&#10;GY5vlzQczUXo5gOHjov5PAWhWC0L92ZleYSOjYm0PrevzNm+rQH18ABHzbLiXXe72HjTwHwXQKrU&#10;+shzx2pPPwo9iacfyjhJl/sUdf51zH4DAAD//wMAUEsDBBQABgAIAAAAIQDtPAne3QAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcUqdVW9w0TgWocOHUgji78da2iNdR7Kbh&#10;7zEnOK7maeZtvZt8x0YcogskYT4rgSG1QTsyEj7eXwoBLCZFWnWBUMI3Rtg1tze1qnS40gHHYzIs&#10;l1CslASbUl9xHluLXsVZ6JFydg6DVymfg+F6UNdc7ju+KMs198pRXrCqx2eL7dfx4iXsn8zGtEIN&#10;di+0c+P0eX4zr1Le302PW2AJp/QHw69+VocmO53ChXRknYRClA8ZzcF6CSwDxXK+AHaSsFoJ4E3N&#10;/3/Q/AAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC1EpBxOAIAAIIEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDtPAne3QAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAAJIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="7AA191A0" w14:textId="77777777" w:rsidR="005878CE" w:rsidRPr="005878CE" w:rsidRDefault="005878CE" w:rsidP="005878CE">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005878CE">
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>C</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00803825" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ce référent doit être</w:t>
       </w:r>
-      <w:r w:rsidRPr="00803825">
-        <w:rPr>
+      <w:r w:rsidR="00803825" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> indépendant vis-à-vis du maitre d’œuvre et du ou des sociétés réalisatrices</w:t>
       </w:r>
-      <w:r w:rsidR="0038471B">
-        <w:rPr>
+      <w:r w:rsidR="0038471B" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A183427" w14:textId="146D981B" w:rsidR="00803825" w:rsidRPr="00803825" w:rsidRDefault="0038471B" w:rsidP="00803825">
+    <w:p w14:paraId="2A183427" w14:textId="36C7656A" w:rsidR="00803825" w:rsidRPr="00CB50BD" w:rsidRDefault="0038471B" w:rsidP="00803825">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:color w:val="FF0000"/>
-[...7 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Il </w:t>
       </w:r>
-      <w:r w:rsidR="00803825" w:rsidRPr="00803825">
-        <w:rPr>
+      <w:r w:rsidR="00803825" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>sera</w:t>
       </w:r>
-      <w:r w:rsidR="00863AC2">
-        <w:rPr>
+      <w:r w:rsidR="00863AC2" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> désigné en accord avec la CN BMX FFC et</w:t>
       </w:r>
-      <w:r w:rsidR="00803825" w:rsidRPr="00803825">
-        <w:rPr>
+      <w:r w:rsidR="00803825" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pris en charge financièrement par le maître d’ouvrage</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="20C3D2BE" w14:textId="5740BD73" w:rsidR="00EF144C" w:rsidRPr="00257C1D" w:rsidRDefault="00803825" w:rsidP="00803825">
+      <w:r w:rsidR="001F52B9" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour le compte de qui il agira</w:t>
+      </w:r>
+      <w:r w:rsidR="000A3325" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C3D2BE" w14:textId="5408B85E" w:rsidR="00EF144C" w:rsidRPr="00CB50BD" w:rsidRDefault="00803825" w:rsidP="00803825">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00803825">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EF144C">
+      <w:r w:rsidR="00EF144C" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Référence de l’organisme de contrôle pour la réception </w:t>
       </w:r>
-      <w:r w:rsidR="00AA0676">
+      <w:r w:rsidR="00AA0676" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">des installations sportives et notamment </w:t>
       </w:r>
-      <w:r w:rsidR="00EF144C">
+      <w:r w:rsidR="00EF144C" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
-      <w:r w:rsidR="00AA0676">
+      <w:r w:rsidR="00AA0676" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">et/ou les </w:t>
       </w:r>
-      <w:r w:rsidR="00EF144C">
+      <w:r w:rsidR="00EF144C" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>butte</w:t>
       </w:r>
-      <w:r w:rsidR="00AA0676">
+      <w:r w:rsidR="00AA0676" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00EF144C">
+      <w:r w:rsidR="00EF144C" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> de départ</w:t>
       </w:r>
-      <w:r w:rsidR="0038471B">
+      <w:r w:rsidR="0038471B" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7781C427" w14:textId="20485D2A" w:rsidR="004E0CAC" w:rsidRPr="00257C1D" w:rsidRDefault="004E0CAC" w:rsidP="00AC783E">
+    <w:p w14:paraId="7781C427" w14:textId="13D852FD" w:rsidR="004E0CAC" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0CAC" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="132ADEE4" w14:textId="77777777" w:rsidR="00835CDF" w:rsidRPr="00257C1D" w:rsidRDefault="00835CDF" w:rsidP="00AC783E">
+    <w:p w14:paraId="05C479D3" w14:textId="03EA193B" w:rsidR="00D96044" w:rsidRPr="00CB50BD" w:rsidRDefault="00D96044" w:rsidP="00D96044">
+      <w:pPr>
+        <w:pStyle w:val="Titre4"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="471"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Le </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>budget du projet</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4504">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de création/modification</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0A9F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par poste de dépense</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CDFB038" w14:textId="34B37F93" w:rsidR="00D96044" w:rsidRDefault="00D96044" w:rsidP="00D96044">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Butte de départ : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4758B88B" w14:textId="53BE07EF" w:rsidR="00D96044" w:rsidRDefault="00D96044" w:rsidP="00D96044">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Grille de départ :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43634A50" w14:textId="0421EE1D" w:rsidR="004F0A9F" w:rsidRDefault="004F0A9F" w:rsidP="00D96044">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Virages :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5785860F" w14:textId="62D3449E" w:rsidR="004F0A9F" w:rsidRDefault="004F0A9F" w:rsidP="00D96044">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Lignes droites :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="589E16FD" w14:textId="5DE674EB" w:rsidR="00D07C05" w:rsidRDefault="00D07C05" w:rsidP="00D96044">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Eclairage :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0994940C" w14:textId="29F2F86B" w:rsidR="00D07C05" w:rsidRDefault="00D07C05" w:rsidP="00D96044">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Aménagement paysager :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E16E64" w14:textId="242221DC" w:rsidR="00D07C05" w:rsidRPr="00CB50BD" w:rsidRDefault="00D07C05" w:rsidP="00D96044">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Etc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21283A6F" w14:textId="77777777" w:rsidR="00D96044" w:rsidRDefault="00D96044" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54B5C8A8" w14:textId="77777777" w:rsidR="00D96044" w:rsidRPr="00CB50BD" w:rsidRDefault="00D96044" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0135B8B0" w14:textId="484F0148" w:rsidR="00AC783E" w:rsidRPr="00257C1D" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+    <w:p w14:paraId="0135B8B0" w14:textId="484F0148" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• La situation géographique de la piste et son implantation cadastrale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04FAF0BD" w14:textId="13C58211" w:rsidR="008C3BD2" w:rsidRPr="00CB50BD" w:rsidRDefault="00782A12" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B1B9048" wp14:editId="0B7AE649">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251639296" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B1B9048" wp14:editId="0B7AE649">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>304165</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4140200" cy="4020820"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21491"/>
                 <wp:lineTo x="21467" y="21491"/>
                 <wp:lineTo x="21467" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="14" name="Image 14"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4140200" cy="4020820"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29F22A00" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00257C1D" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
+    <w:p w14:paraId="29F22A00" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00CB50BD" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A420ED5" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00257C1D" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
+    <w:p w14:paraId="4A420ED5" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00CB50BD" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="633FF135" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00257C1D" w:rsidRDefault="0001280E" w:rsidP="00AC783E">
+    <w:p w14:paraId="633FF135" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00CB50BD" w:rsidRDefault="0001280E" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="046BD356" wp14:editId="37973866">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251627008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="046BD356" wp14:editId="37973866">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-2988310</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>66040</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1718310" cy="503555"/>
                 <wp:effectExtent l="19050" t="381000" r="15240" b="372745"/>
                 <wp:wrapNone/>
                 <wp:docPr id="307" name="Zone de texte 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm rot="20041497">
                           <a:off x="0" y="0"/>
                           <a:ext cx="1718310" cy="503555"/>
                         </a:xfrm>
@@ -4107,296 +6447,306 @@
                                 <w:sz w:val="56"/>
                                 <w:szCs w:val="56"/>
                               </w:rPr>
                               <w:t>EXEMPLE</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="046BD356" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="Zone de texte 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-235.3pt;margin-top:5.2pt;width:135.3pt;height:39.65pt;rotation:-1702301fd;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCQtywkGgIAAC4EAAAOAAAAZHJzL2Uyb0RvYy54bWysk82O0zAQx+9IvIPlO03SbWgbNV0tXYqQ&#13;&#10;lg9p4QEcx2ksHI+x3Sbl6XfsRm2XhQsiB8vjmfw985vx6nboFDkI6yTokmaTlBKhOdRS70r6/dv2&#13;&#10;zYIS55mumQItSnoUjt6uX79a9aYQU2hB1cISFNGu6E1JW+9NkSSOt6JjbgJGaHQ2YDvm0bS7pLas&#13;&#10;R/VOJdM0fZv0YGtjgQvn8PT+5KTrqN80gvsvTeOEJ6qkmJuPq41rFdZkvWLFzjLTSj6mwf4hi45J&#13;&#10;jZeepe6ZZ2Rv5QupTnILDho/4dAl0DSSi1gDVpOlv1Xz2DIjYi0Ix5kzJvf/ZPnnw6P5aokf3sGA&#13;&#10;DYxFOPMA/IcjGjYt0ztxZy30rWA1XpwFZElvXDH+GlC7wgWRqv8ENTaZ7T1EoaGxHbGA1LFXs2y2&#13;&#10;nMdjLJvgZdiP47kHYvCEhwzm2eImQxdHX57e5Hkeb2RFEAuIjXX+g4COhE1JLfY4qrLDg/MhuUtI&#13;&#10;CHegZL2VSkXD7qqNsuTAcB628RvVn4UpTfqSLvNpfuLxV4k0fn+S6KTHwVayK+niHMSKQPG9ruPY&#13;&#10;eSbVaY8pKz1iDSRPTP1QDRgY8FZQHxFwRIls8MFh5S3YX5T0OLwldT/3zApK1EeNTVpms1mY9mjM&#13;&#10;8vkUDXvtqa49THOUKqmn5LTd+PhCAjANd9jMRkawl0zGXHEoI+/xAYWpv7Zj1OWZr58AAAD//wMA&#13;&#10;UEsDBBQABgAIAAAAIQCabHRQ4QAAABABAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/NS8MwFL8L/g/h&#13;&#10;CV5Gl2yMfXRNhzpUtpt1w2vaxLbYvJQkW+t/7/OklweP33e2G23HrsaH1qGE2VQAM1g53WIt4fT+&#13;&#10;nKyBhahQq86hkfBtAuzy25tMpdoN+GauRawZmWBIlYQmxj7lPFSNsSpMXW+QsE/nrYr0+pprrwYy&#13;&#10;tx2fC7HkVrVICY3qzVNjqq/iYiUM572fv0wK7g6T4+PrRnzMjiVKeX837rd0HrbAohnjnwJ+N1B/&#13;&#10;yKlY6S6oA+skJIuVWBKXELEARoyEUmljKWG9WQHPM/5/SP4DAAD//wMAUEsBAi0AFAAGAAgAAAAh&#13;&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#13;&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#13;&#10;AAYACAAAACEAkLcsJBoCAAAuBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#13;&#10;LQAUAAYACAAAACEAmmx0UOEAAAAQAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25yZXYueG1s&#13;&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#13;&#10;">
+              <v:shape w14:anchorId="046BD356" id="Zone de texte 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-235.3pt;margin-top:5.2pt;width:135.3pt;height:39.65pt;rotation:-1702301fd;z-index:251627008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCG47JfHgIAADUEAAAOAAAAZHJzL2Uyb0RvYy54bWysk82O0zAQx+9IvIPlO03SbWgbNV0tXYqQ&#10;lg9p4QEcx2ksHI+x3Sbl6XfsRm2XhQsiB8vjcf4z85vx6nboFDkI6yTokmaTlBKhOdRS70r6/dv2&#10;zYIS55mumQItSnoUjt6uX79a9aYQU2hB1cISFNGu6E1JW+9NkSSOt6JjbgJGaHQ2YDvm0bS7pLas&#10;R/VOJdM0fZv0YGtjgQvn8PT+5KTrqN80gvsvTeOEJ6qkmJuPq41rFdZkvWLFzjLTSj6mwf4hi45J&#10;jUHPUvfMM7K38oVUJ7kFB42fcOgSaBrJRawBq8nS36p5bJkRsRaE48wZk/t/svzz4dF8tcQP72DA&#10;BsYinHkA/sMRDZuW6Z24sxb6VrAaA2cBWdIbV4y/BtSucEGk6j9BjU1mew9RaGhsRywgdezVLJst&#10;5/EYyyYYDPtxPPdADJ7wkME8W9xk6OLoy9ObPM9jRFYEsYDYWOc/COhI2JTUYo+jKjs8OB+Su1wJ&#10;1x0oWW+lUtGwu2qjLDkwnIdt/Eb1Z9eUJn1Jl/k0P/H4q0Qavz9JdNLjYCvZlXRxvsSKQPG9ruPY&#10;eSbVaY8pKz1iDSRPTP1QDUTWCC8ECJQrqI/IORJFRPjuEEAL9hclPc5wSd3PPbOCEvVRY6+W2WwW&#10;hj4as3w+RcNee6prD9McpUrqKTltNz4+lMBNwx32tJGR7yWTMWWczYh9fEdh+K/teOvy2tdPAAAA&#10;//8DAFBLAwQUAAYACAAAACEA/4Vs3OAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE&#10;70j8B2uRuFSp3arqI8SpeAhQeyOAuDrxkkTE6yh2m/DvWU5wHM1o5ptsP7lOnHEIrScNi7kCgVR5&#10;21Kt4e31MdmCCNGQNZ0n1PCNAfb55UVmUutHesFzEWvBJRRSo6GJsU+lDFWDzoS575HY+/SDM5Hl&#10;UEs7mJHLXSeXSq2lMy3xQmN6vG+w+ipOTsP4/jAsn2aF9IfZ8e55pz4Wx5K0vr6abm9ARJziXxh+&#10;8RkdcmYq/YlsEJ2GZLVRa86yo1YgOJHwIN8rNWx3G5B5Jv9/yH8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAhuOyXx4CAAA1BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA/4Vs3OAAAAALAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="7EDFE655" w14:textId="77777777" w:rsidR="008B4FF8" w:rsidRPr="0001280E" w:rsidRDefault="008B4FF8" w:rsidP="0001280E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="56"/>
                           <w:szCs w:val="56"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0001280E">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="56"/>
                           <w:szCs w:val="56"/>
                         </w:rPr>
                         <w:t>EXEMPLE</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27156F19" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00257C1D" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
+    <w:p w14:paraId="27156F19" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00CB50BD" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C53DAAF" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00257C1D" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
+    <w:p w14:paraId="7C53DAAF" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00CB50BD" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37F96C27" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
+    <w:p w14:paraId="37F96C27" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00CB50BD" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76B6E251" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
+    <w:p w14:paraId="76B6E251" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00CB50BD" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61152892" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
+    <w:p w14:paraId="61152892" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00CB50BD" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03C25FA8" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
+    <w:p w14:paraId="03C25FA8" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00CB50BD" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52DC51C0" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
+    <w:p w14:paraId="52DC51C0" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00CB50BD" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6939028C" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
+    <w:p w14:paraId="6939028C" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00CB50BD" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B239FDB" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
+    <w:p w14:paraId="4B239FDB" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00CB50BD" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30B87D16" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRDefault="0017135E" w:rsidP="00AC783E">
+    <w:p w14:paraId="30B87D16" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00CB50BD" w:rsidRDefault="0017135E" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F5B76B3" wp14:editId="32E57C1B">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251624960" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F5B76B3" wp14:editId="32E57C1B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>624205</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-86360</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4640580" cy="3378200"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21438"/>
                 <wp:lineTo x="21547" y="21438"/>
                 <wp:lineTo x="21547" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="2" name="Image 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4640580" cy="3378200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A37761" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
+    <w:p w14:paraId="30A37761" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00CB50BD" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A279B89" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
+    <w:p w14:paraId="0A279B89" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00CB50BD" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C867B56" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRDefault="0001280E" w:rsidP="00AC783E">
+    <w:p w14:paraId="2C867B56" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00CB50BD" w:rsidRDefault="0001280E" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001280E">
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28D6F1CD" wp14:editId="5906FEB7">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251629056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28D6F1CD" wp14:editId="5906FEB7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2156460</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>34925</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1718310" cy="503555"/>
                 <wp:effectExtent l="19050" t="381000" r="15240" b="372745"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Zone de texte 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm rot="20041497">
                           <a:off x="0" y="0"/>
                           <a:ext cx="1718310" cy="503555"/>
                         </a:xfrm>
@@ -4434,843 +6784,879 @@
                                 <w:sz w:val="56"/>
                                 <w:szCs w:val="56"/>
                               </w:rPr>
                               <w:t>EXEMPLE</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="28D6F1CD" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:169.8pt;margin-top:2.75pt;width:135.3pt;height:39.65pt;rotation:-1702301fd;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCxPXCeHAIAADUEAAAOAAAAZHJzL2Uyb0RvYy54bWysk82O0zAQx+9IvIPlO03SbWgbNV0tXYqQ&#13;&#10;lg9p4QEcx2ksHI+x3Sbl6XfsRm2XhQsiB8vjmfw985vx6nboFDkI6yTokmaTlBKhOdRS70r6/dv2&#13;&#10;zYIS55mumQItSnoUjt6uX79a9aYQU2hB1cISFNGu6E1JW+9NkSSOt6JjbgJGaHQ2YDvm0bS7pLas&#13;&#10;R/VOJdM0fZv0YGtjgQvn8PT+5KTrqN80gvsvTeOEJ6qkmJuPq41rFdZkvWLFzjLTSj6mwf4hi45J&#13;&#10;jZeepe6ZZ2Rv5QupTnILDho/4dAl0DSSi1gDVpOlv1Xz2DIjYi0Ix5kzJvf/ZPnnw6P5aokf3sGA&#13;&#10;DYxFOPMA/IcjGjYt0ztxZy30rWA1XpwFZElvXDH+GlC7wgWRqv8ENTaZ7T1EoaGxHbGA1LFXs2y2&#13;&#10;nMdjLJvgZdiP47kHYvCEhwzm2eImQxdHX57e5Hkeb2RFEAuIjXX+g4COhE1JLfY4qrLDg/MhuUtI&#13;&#10;CHegZL2VSkXD7qqNsuTAcB628RvVn4UpTfqSLvNpfuLxV4k0fn+S6KTHwVayK+niHMSKQPG9ruPY&#13;&#10;eSbVaY8pKz1iDSRPTP1QDUTWI/NAuYL6iJwjUUSE7w4BtGB/UdLjDJfU/dwzKyhRHzX2apnNZmHo&#13;&#10;ozHL51M07LWnuvYwzVGqpJ6S03bj40MJ3DTcYU8bGfleMhlTxtmM2Md3FIb/2o5Rl9e+fgIAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFQROLzjAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMT8tOwzAQvCPx&#13;&#10;D9YicamonZRGaRqnAiqo6I0A4urEJomI11HsNuHvWU5wWWk0j53Jd7Pt2dmMvnMoIVoKYAZrpzts&#13;&#10;JLy9Pt6kwHxQqFXv0Ej4Nh52xeVFrjLtJnwx5zI0jELQZ0pCG8KQce7r1ljll24wSNynG60KBMeG&#13;&#10;61FNFG57HguRcKs6pA+tGsxDa+qv8mQlTO/7MX5alNw9L473h434iI4VSnl9Ne+3dO62wIKZw58D&#13;&#10;fjdQfyioWOVOqD3rJaxWm4SkEtZrYMQnkYiBVRLS2xR4kfP/K4ofAAAA//8DAFBLAQItABQABgAI&#13;&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#13;&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#13;&#10;Ai0AFAAGAAgAAAAhALE9cJ4cAgAANQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#13;&#10;UEsBAi0AFAAGAAgAAAAhAFQROLzjAAAADQEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2&#13;&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#13;&#10;">
+              <v:shape w14:anchorId="28D6F1CD" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:169.8pt;margin-top:2.75pt;width:135.3pt;height:39.65pt;rotation:-1702301fd;z-index:251629056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBUVNypHgIAADUEAAAOAAAAZHJzL2Uyb0RvYy54bWysk9uO2yAQhu8r9R0Q943tJG4SK85qm22q&#10;StuDtO0DYIxjVMxQILHTp9+BWEl6uqnqC8Qw+J+Zb4b13dApchTWSdAlzSYpJUJzqKXel/Trl92r&#10;JSXOM10zBVqU9CQcvdu8fLHuTSGm0IKqhSUool3Rm5K23psiSRxvRcfcBIzQ6GzAdsyjafdJbVmP&#10;6p1Kpmn6OunB1sYCF87h6cPZSTdRv2kE95+axglPVEkxNx9XG9cqrMlmzYq9ZaaVfEyD/UMWHZMa&#10;g16kHphn5GDlb1Kd5BYcNH7CoUugaSQXsQasJkt/qeapZUbEWhCOMxdM7v/J8o/HJ/PZEj+8gQEb&#10;GItw5hH4N0c0bFum9+LeWuhbwWoMnAVkSW9cMf4aULvCBZGq/wA1NpkdPEShobEdsYDUsVfzbL5a&#10;xGMsm2Aw7Mfp0gMxeMJDBotsOcvQxdGXp7M8z2NEVgSxgNhY598J6EjYlNRij6MqOz46H5K7XgnX&#10;HShZ76RS0bD7aqssOTKch138RvWfrilN+pKu8ml+5vFXiTR+f5LopMfBVrIr6fJyiRWB4ltdx7Hz&#10;TKrzHlNWesQaSJ6Z+qEaiKxLOgsBAuUK6hNyjkQREb47BNCC/UFJjzNcUvf9wKygRL3X2KtVNp+H&#10;oY/GPF9M0bC3nurWwzRHqZJ6Ss7brY8PJXDTcI89bWTke81kTBlnM2If31EY/ls73rq+9s0zAAAA&#10;//8DAFBLAwQUAAYACAAAACEAQvBfTeAAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE&#10;70i8g7VIXKrWSUqjNMSp+BFU9EYK4urESxIRryPbbcLbY05wHM1o5ptiN+uBndG63pCAeBUBQ2qM&#10;6qkV8HZ8WmbAnJek5GAIBXyjg115eVHIXJmJXvFc+ZaFEnK5FNB5P+acu6ZDLd3KjEjB+zRWSx+k&#10;bbmycgrleuBJFKVcy57CQidHfOiw+apOWsD0/miT50XFzcvicL/fRh/xoSYhrq/mu1tgHmf/F4Zf&#10;/IAOZWCqzYmUY4OA9XqbhqiAzQZY8NM4SoDVArKbDHhZ8P8Hyh8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAVFTcqR4CAAA1BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAQvBfTeAAAAAIAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="4BC342EC" w14:textId="77777777" w:rsidR="008B4FF8" w:rsidRPr="0001280E" w:rsidRDefault="008B4FF8" w:rsidP="0001280E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="56"/>
                           <w:szCs w:val="56"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0001280E">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="56"/>
                           <w:szCs w:val="56"/>
                         </w:rPr>
                         <w:t>EXEMPLE</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E365E4B" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
+    <w:p w14:paraId="3E365E4B" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00CB50BD" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46CC4B19" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
+    <w:p w14:paraId="46CC4B19" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00CB50BD" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2669CE7B" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
+    <w:p w14:paraId="2669CE7B" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00CB50BD" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44231AB4" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
+    <w:p w14:paraId="44231AB4" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00CB50BD" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11C432F3" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
+    <w:p w14:paraId="11C432F3" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00CB50BD" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EE359AA" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
+    <w:p w14:paraId="2EE359AA" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00CB50BD" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62F389E0" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
+    <w:p w14:paraId="62F389E0" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00CB50BD" w:rsidRDefault="008C3BD2" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33FD3C47" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00AC783E" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+    <w:p w14:paraId="33FD3C47" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="14FE4AD5" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00257C1D" w:rsidRDefault="008C3BD2" w:rsidP="008C3BD2">
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les motivations et les objectifs de la construction </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14FE4AD5" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00CB50BD" w:rsidRDefault="008C3BD2" w:rsidP="008C3BD2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ce projet correspond à un nouvel élan collectif au sein du Comité Directeur du club qui répond à une demande des pilotes et une envie de développement dynamique du club.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A899B73" w14:textId="43F9EF3D" w:rsidR="008C3BD2" w:rsidRPr="00257C1D" w:rsidRDefault="008C3BD2" w:rsidP="008C3BD2">
+    <w:p w14:paraId="7A899B73" w14:textId="43F9EF3D" w:rsidR="008C3BD2" w:rsidRPr="00CB50BD" w:rsidRDefault="008C3BD2" w:rsidP="008C3BD2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">En effet, les derniers travaux datent de </w:t>
       </w:r>
-      <w:r w:rsidR="0038471B">
+      <w:r w:rsidR="0038471B" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>XXXXXXX</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> et le tracé n’est plus en adéquation avec la modernité des nouvelles pistes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1D9553" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00257C1D" w:rsidRDefault="008C3BD2" w:rsidP="008C3BD2">
+    <w:p w14:paraId="0C1D9553" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00CB50BD" w:rsidRDefault="008C3BD2" w:rsidP="008C3BD2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">A ce jour, le club a un effectif de </w:t>
       </w:r>
-      <w:r w:rsidR="00D757FF" w:rsidRPr="00257C1D">
+      <w:r w:rsidR="00D757FF" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>XXXXXXXXX</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> licenciés avec </w:t>
       </w:r>
-      <w:r w:rsidR="00D757FF" w:rsidRPr="00257C1D">
+      <w:r w:rsidR="00D757FF" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>XXXXXXXXX</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pilotes nationaux. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F63F15" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00257C1D" w:rsidRDefault="008C3BD2" w:rsidP="008C3BD2">
+    <w:p w14:paraId="65F63F15" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00CB50BD" w:rsidRDefault="008C3BD2" w:rsidP="008C3BD2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nous avons</w:t>
       </w:r>
-      <w:r w:rsidR="00D757FF" w:rsidRPr="00257C1D">
+      <w:r w:rsidR="00D757FF" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> XXXXXXXXXXXXX</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> créneaux d’entrainement assurés par des bénévoles sur la semaine avec des journées de stage durant chaque vacance scolaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32DEEFBB" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00257C1D" w:rsidRDefault="008C3BD2" w:rsidP="008C3BD2">
+    <w:p w14:paraId="32DEEFBB" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00CB50BD" w:rsidRDefault="008C3BD2" w:rsidP="008C3BD2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">En collaboration avec la ville de </w:t>
       </w:r>
-      <w:r w:rsidR="00D757FF" w:rsidRPr="00257C1D">
+      <w:r w:rsidR="00D757FF" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>XXXXX</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, le club souhaite une amélioration des conditions d’entrainement dans un souci de performance et de valorisation de l’image du BMX dans la région.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D9FB060" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00257C1D" w:rsidRDefault="008C3BD2" w:rsidP="008C3BD2">
+    <w:p w14:paraId="2D9FB060" w14:textId="77777777" w:rsidR="008C3BD2" w:rsidRPr="00CB50BD" w:rsidRDefault="008C3BD2" w:rsidP="008C3BD2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Avec cette nouvelle piste, l’idée est aussi d’accueillir des compétitions de type national et/ou international et d’ouvrir les possibilités de développement tant physique que technique des pilotes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="623E2BBD" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="0017135E" w:rsidRDefault="00AC783E" w:rsidP="003E6DC3">
+    <w:p w14:paraId="623E2BBD" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="003E6DC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0620DBD6" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00AC783E" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+    <w:p w14:paraId="0620DBD6" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="359E62FB" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00257C1D" w:rsidRDefault="003E6DC3" w:rsidP="00AC783E">
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• Le périmètre d’utilisation et les pratiquants autorisés quotidiennement (cf § B4-4) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="359E62FB" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="003E6DC3" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Club de </w:t>
       </w:r>
-      <w:r w:rsidR="00D757FF" w:rsidRPr="00257C1D">
+      <w:r w:rsidR="00D757FF" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>XXXXX</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> BMX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1848008B" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00257C1D" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+    <w:p w14:paraId="1848008B" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Entrainements </w:t>
       </w:r>
-      <w:r w:rsidR="00D757FF" w:rsidRPr="00257C1D">
+      <w:r w:rsidR="00D757FF" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>XXXXXXXXXXXXXXXXXXXXXXX</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D49814E" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00257C1D" w:rsidRDefault="003E6DC3" w:rsidP="00AC783E">
+    <w:p w14:paraId="1D49814E" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="003E6DC3" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Organisation de s</w:t>
       </w:r>
-      <w:r w:rsidR="00696509" w:rsidRPr="00257C1D">
+      <w:r w:rsidR="00696509" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">tages </w:t>
       </w:r>
-      <w:r w:rsidR="00D757FF" w:rsidRPr="00257C1D">
+      <w:r w:rsidR="00D757FF" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>XXXXXXXXXXXXXXXXXXXXXXXX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27F258A4" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00257C1D" w:rsidRDefault="0017135E" w:rsidP="00AC783E">
+    <w:p w14:paraId="27F258A4" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="0017135E" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>De façon ponctuelle, g</w:t>
       </w:r>
-      <w:r w:rsidR="00696509" w:rsidRPr="00257C1D">
+      <w:r w:rsidR="00696509" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>roupes de scolaires,</w:t>
       </w:r>
-      <w:r w:rsidR="00AC783E" w:rsidRPr="00257C1D">
+      <w:r w:rsidR="00AC783E" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003E6DC3" w:rsidRPr="00257C1D">
+      <w:r w:rsidR="003E6DC3" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>centres de loisir</w:t>
       </w:r>
-      <w:r w:rsidR="00696509" w:rsidRPr="00257C1D">
+      <w:r w:rsidR="00696509" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, baptêmes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> avec encadrement adapté et sous réserve de respecter les consignes de sécurité. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C6A025" w14:textId="31B0A259" w:rsidR="0017135E" w:rsidRPr="00257C1D" w:rsidRDefault="0017135E" w:rsidP="00AC783E">
+    <w:p w14:paraId="24C6A025" w14:textId="31B0A259" w:rsidR="0017135E" w:rsidRPr="00CB50BD" w:rsidRDefault="0017135E" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pas d’accès libre à la piste</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72FA6FFF" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00AC783E" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+    <w:p w14:paraId="72FA6FFF" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
-      <w:r w:rsidR="003E6DC3">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="003E6DC3" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC783E">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">La ou les société (s) réalisatrice(s) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA7918F" w14:textId="77777777" w:rsidR="003E6DC3" w:rsidRPr="00257C1D" w:rsidRDefault="003E6DC3" w:rsidP="003E6DC3">
+    <w:p w14:paraId="0CA7918F" w14:textId="77777777" w:rsidR="003E6DC3" w:rsidRPr="00CB50BD" w:rsidRDefault="003E6DC3" w:rsidP="003E6DC3">
       <w:pPr>
         <w:pStyle w:val="Textebrut"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">A ce jour, la ville de </w:t>
       </w:r>
-      <w:r w:rsidR="00D757FF" w:rsidRPr="00257C1D">
+      <w:r w:rsidR="00D757FF" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>XXXXX</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> a des perspectives de collaboration avec la société </w:t>
       </w:r>
-      <w:r w:rsidR="00D757FF" w:rsidRPr="00257C1D">
+      <w:r w:rsidR="00D757FF" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>XXXXXXXXXXXXXXXX</w:t>
       </w:r>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. Elle reste en attente d’un devis de la société </w:t>
       </w:r>
-      <w:r w:rsidR="00D757FF" w:rsidRPr="00257C1D">
+      <w:r w:rsidR="00D757FF" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>XXXXXXXXXXXXXXX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1387E19C" w14:textId="77777777" w:rsidR="00D757FF" w:rsidRPr="003E6DC3" w:rsidRDefault="00D757FF" w:rsidP="003E6DC3">
+    <w:p w14:paraId="1387E19C" w14:textId="77777777" w:rsidR="00D757FF" w:rsidRPr="00CB50BD" w:rsidRDefault="00D757FF" w:rsidP="003E6DC3">
       <w:pPr>
         <w:pStyle w:val="Textebrut"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EE6DC29" w14:textId="52D2A2B1" w:rsidR="00AC783E" w:rsidRPr="006F4C1E" w:rsidRDefault="00AC783E" w:rsidP="003E6DC3">
+    <w:p w14:paraId="5EE6DC29" w14:textId="52D2A2B1" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="003E6DC3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E6DC3">
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Les plans cotés à l’échelle 1/100 et les vues en 3D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les plans cotés à l’échelle 1/100 et les vues en 3D, </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pièce</w:t>
       </w:r>
-      <w:r w:rsidR="003E6DC3">
-        <w:rPr>
+      <w:r w:rsidR="003E6DC3" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s jointes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5998FD77" w14:textId="77777777" w:rsidR="006F4C1E" w:rsidRDefault="006F4C1E" w:rsidP="006F4C1E">
+    <w:p w14:paraId="5998FD77" w14:textId="77777777" w:rsidR="006F4C1E" w:rsidRPr="00CB50BD" w:rsidRDefault="006F4C1E" w:rsidP="006F4C1E">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F4C1E">
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Butte de départ : vue en plan et de profil</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="4010BDB7" w14:textId="67BCE0FE" w:rsidR="001C0F28" w:rsidRDefault="006F4C1E" w:rsidP="001C0F28">
+        <w:t>Butte de départ : vue en plan et de profil,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4010BDB7" w14:textId="67BCE0FE" w:rsidR="001C0F28" w:rsidRPr="00CB50BD" w:rsidRDefault="006F4C1E" w:rsidP="001C0F28">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Piste : Vue en plan de la piste et de profil des obstacles et virages</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="523134C2" w14:textId="5862596C" w:rsidR="001C0F28" w:rsidRPr="004F76CF" w:rsidRDefault="004F76CF" w:rsidP="004F76CF">
+    <w:p w14:paraId="523134C2" w14:textId="5862596C" w:rsidR="001C0F28" w:rsidRPr="00CB50BD" w:rsidRDefault="004F76CF" w:rsidP="004F76CF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001280E">
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A7CCCA8" wp14:editId="19258019">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251637248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A7CCCA8" wp14:editId="19258019">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>79376</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>242570</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1718310" cy="503555"/>
                 <wp:effectExtent l="19050" t="381000" r="15240" b="372745"/>
                 <wp:wrapNone/>
                 <wp:docPr id="11" name="Zone de texte 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm rot="20041497">
                           <a:off x="0" y="0"/>
                           <a:ext cx="1718310" cy="503555"/>
                         </a:xfrm>
@@ -5307,147 +7693,151 @@
                                 <w:sz w:val="56"/>
                                 <w:szCs w:val="56"/>
                               </w:rPr>
                               <w:t>EXEMPLE</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4A7CCCA8" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:6.25pt;margin-top:19.1pt;width:135.3pt;height:39.65pt;rotation:-1702301fd;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCG47JfHgIAADUEAAAOAAAAZHJzL2Uyb0RvYy54bWysk82O0zAQx+9IvIPlO03SbWgbNV0tXYqQ&#13;&#10;lg9p4QEcx2ksHI+x3Sbl6XfsRm2XhQsiB8vjcf4z85vx6nboFDkI6yTokmaTlBKhOdRS70r6/dv2&#13;&#10;zYIS55mumQItSnoUjt6uX79a9aYQU2hB1cISFNGu6E1JW+9NkSSOt6JjbgJGaHQ2YDvm0bS7pLas&#13;&#10;R/VOJdM0fZv0YGtjgQvn8PT+5KTrqN80gvsvTeOEJ6qkmJuPq41rFdZkvWLFzjLTSj6mwf4hi45J&#13;&#10;jUHPUvfMM7K38oVUJ7kFB42fcOgSaBrJRawBq8nS36p5bJkRsRaE48wZk/t/svzz4dF8tcQP72DA&#13;&#10;BsYinHkA/sMRDZuW6Z24sxb6VrAaA2cBWdIbV4y/BtSucEGk6j9BjU1mew9RaGhsRywgdezVLJst&#13;&#10;5/EYyyYYDPtxPPdADJ7wkME8W9xk6OLoy9ObPM9jRFYEsYDYWOc/COhI2JTUYo+jKjs8OB+Su1wJ&#13;&#10;1x0oWW+lUtGwu2qjLDkwnIdt/Eb1Z9eUJn1Jl/k0P/H4q0Qavz9JdNLjYCvZlXRxvsSKQPG9ruPY&#13;&#10;eSbVaY8pKz1iDSRPTP1QDUTWCC8ECJQrqI/IORJFRPjuEEAL9hclPc5wSd3PPbOCEvVRY6+W2WwW&#13;&#10;hj4as3w+RcNee6prD9McpUrqKTltNz4+lMBNwx32tJGR7yWTMWWczYh9fEdh+K/teOvy2tdPAAAA&#13;&#10;//8DAFBLAwQUAAYACAAAACEAvtvbqeMAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#13;&#10;70j8g7VIXCrqxFUhpHEqoIKK3gggrk5skoh4HdluE/6e5QSXlUZvd3am2M52YCfjQ+9QQrpMgBls&#13;&#10;nO6xlfD2+niVAQtRoVaDQyPh2wTYludnhcq1m/DFnKrYMjLBkCsJXYxjznloOmNVWLrRILFP562K&#13;&#10;JH3LtVcTmduBiyS55lb1SB86NZqHzjRf1dFKmN53XjwtKu6eF4f7/W3ykR5qlPLyYt5taNxtgEUz&#13;&#10;x78L+O1A+aGkYLU7og5sIC3WtClhlQlgxEW2SoHVBNKbNfCy4P9rlD8AAAD//wMAUEsBAi0AFAAG&#13;&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#13;&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#13;&#10;SwECLQAUAAYACAAAACEAhuOyXx4CAAA1BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#13;&#10;bWxQSwECLQAUAAYACAAAACEAvtvbqeMAAAAOAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25y&#13;&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#13;&#10;">
+              <v:shape w14:anchorId="4A7CCCA8" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:6.25pt;margin-top:19.1pt;width:135.3pt;height:39.65pt;rotation:-1702301fd;z-index:251637248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpWUYHHgIAADUEAAAOAAAAZHJzL2Uyb0RvYy54bWysk9uO2yAQhu8r9R0Q943trN1NrDirbbap&#10;Km0P0rYPgDGOUTFDgcROn34HYiXp6aaqLxDD4H9mvhlWd2OvyEFYJ0FXNJullAjNoZF6V9GvX7av&#10;FpQ4z3TDFGhR0aNw9G798sVqMKWYQweqEZagiHblYCraeW/KJHG8Ez1zMzBCo7MF2zOPpt0ljWUD&#10;qvcqmafp62QA2xgLXDiHpw8nJ11H/bYV3H9qWyc8URXF3HxcbVzrsCbrFSt3lplO8ikN9g9Z9Exq&#10;DHqWemCekb2Vv0n1kltw0PoZhz6BtpVcxBqwmiz9pZqnjhkRa0E4zpwxuf8nyz8ensxnS/z4BkZs&#10;YCzCmUfg3xzRsOmY3ol7a2HoBGswcBaQJYNx5fRrQO1KF0Tq4QM02GS29xCFxtb2xAJSx17lWb68&#10;jcdYNsFg2I/juQdi9ISHDG6zxU2GLo6+Ir0piiJGZGUQC4iNdf6dgJ6ETUUt9jiqssOj8yG5y5Vw&#10;3YGSzVYqFQ27qzfKkgPDedjGb1L/6ZrSZKjospgXJx5/lUjj9yeJXnocbCX7ii7Ol1gZKL7VTRw7&#10;z6Q67TFlpSesgeSJqR/rkcimonkIECjX0ByRcySKiPDdIYAO7A9KBpzhirrve2YFJeq9xl4tszwP&#10;Qx+NvLido2GvPfW1h2mOUhX1lJy2Gx8fSuCm4R572srI95LJlDLOZsQ+vaMw/Nd2vHV57etnAAAA&#10;//8DAFBLAwQUAAYACAAAACEADgn+Xd8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF&#10;90j8gzVIbKrWiavSEOJUPAQV3RFAbJ3YJBHxOLLdJvw9wwqWV+fqzpliN9uBnYwPvUMJ6SoBZrBx&#10;usdWwtvr4zIDFqJCrQaHRsK3CbArz88KlWs34Ys5VbFlNIIhVxK6GMec89B0xqqwcqNBYp/OWxUp&#10;+pZrryYatwMXSXLFreqRLnRqNPedab6qo5UwvT948bSouHteHO7218lHeqhRysuL+fYGWDRz/CvD&#10;rz6pQ0lOtTuiDmygLDbUlLDOBDDiIlunwGoC6XYDvCz4/w/KHwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCpWUYHHgIAADUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAOCf5d3wAAAAkBAAAPAAAAAAAAAAAAAAAAAHgEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="178CE815" w14:textId="77777777" w:rsidR="001C0F28" w:rsidRPr="0001280E" w:rsidRDefault="001C0F28" w:rsidP="004F76CF">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="56"/>
                           <w:szCs w:val="56"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0001280E">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="56"/>
                           <w:szCs w:val="56"/>
                         </w:rPr>
                         <w:t>EXEMPLE</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                  </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F76CF">
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="24B4FC20" wp14:editId="0DD3F617">
             <wp:extent cx="4686300" cy="2857500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="10" name="Image 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
+                    <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4686300" cy="2857500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79EE245C" w14:textId="4C3531AF" w:rsidR="001C0F28" w:rsidRPr="001C0F28" w:rsidRDefault="001C0F28" w:rsidP="001C0F28">
+    <w:p w14:paraId="79EE245C" w14:textId="4C3531AF" w:rsidR="001C0F28" w:rsidRPr="00CB50BD" w:rsidRDefault="001C0F28" w:rsidP="001C0F28">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001280E">
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D321FEE" wp14:editId="005D6999">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251635200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D321FEE" wp14:editId="005D6999">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-299085</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>865505</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1718310" cy="503555"/>
                 <wp:effectExtent l="19050" t="381000" r="15240" b="372745"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Zone de texte 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm rot="20041497">
                           <a:off x="0" y="0"/>
                           <a:ext cx="1718310" cy="503555"/>
                         </a:xfrm>
@@ -5485,666 +7875,692 @@
                                 <w:sz w:val="56"/>
                                 <w:szCs w:val="56"/>
                               </w:rPr>
                               <w:t>EXEMPLE</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5D321FEE" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-23.55pt;margin-top:68.15pt;width:135.3pt;height:39.65pt;rotation:-1702301fd;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBUVNypHgIAADUEAAAOAAAAZHJzL2Uyb0RvYy54bWysk9uO2yAQhu8r9R0Q943tJG4SK85qm22q&#13;&#10;StuDtO0DYIxjVMxQILHTp9+BWEl6uqnqC8Qw+J+Zb4b13dApchTWSdAlzSYpJUJzqKXel/Trl92r&#13;&#10;JSXOM10zBVqU9CQcvdu8fLHuTSGm0IKqhSUool3Rm5K23psiSRxvRcfcBIzQ6GzAdsyjafdJbVmP&#13;&#10;6p1Kpmn6OunB1sYCF87h6cPZSTdRv2kE95+axglPVEkxNx9XG9cqrMlmzYq9ZaaVfEyD/UMWHZMa&#13;&#10;g16kHphn5GDlb1Kd5BYcNH7CoUugaSQXsQasJkt/qeapZUbEWhCOMxdM7v/J8o/HJ/PZEj+8gQEb&#13;&#10;GItw5hH4N0c0bFum9+LeWuhbwWoMnAVkSW9cMf4aULvCBZGq/wA1NpkdPEShobEdsYDUsVfzbL5a&#13;&#10;xGMsm2Aw7Mfp0gMxeMJDBotsOcvQxdGXp7M8z2NEVgSxgNhY598J6EjYlNRij6MqOz46H5K7XgnX&#13;&#10;HShZ76RS0bD7aqssOTKch138RvWfrilN+pKu8ml+5vFXiTR+f5LopMfBVrIr6fJyiRWB4ltdx7Hz&#13;&#10;TKrzHlNWesQaSJ6Z+qEaiKxLOgsBAuUK6hNyjkQREb47BNCC/UFJjzNcUvf9wKygRL3X2KtVNp+H&#13;&#10;oY/GPF9M0bC3nurWwzRHqZJ6Ss7brY8PJXDTcI89bWTke81kTBlnM2If31EY/ls73rq+9s0zAAAA&#13;&#10;//8DAFBLAwQUAAYACAAAACEAvbm99+QAAAAQAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8&#13;&#10;I/EP1iJxqVrnQQOkcSqgoojeCCCuTmySiHgd2W4T/p7lBJfVrmZ2HsV2NgM7aed7iwLiVQRMY2NV&#13;&#10;j62At9fH5Q0wHyQqOVjUAr61h215flbIXNkJX/SpCi0jEfS5FNCFMOac+6bTRvqVHTUS9mmdkYFO&#13;&#10;13Ll5ETiZuBJFGXcyB7JoZOjfuh081UdjYDpfeeS/aLi9nlxuH+6jT7iQ41CXF7Muw2Nuw2woOfw&#13;&#10;9wG/HSg/lBSstkdUng0CllfXMVEJSLMUGDGSJF0Dq2mJ1xnwsuD/i5Q/AAAA//8DAFBLAQItABQA&#13;&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#13;&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#13;&#10;UEsBAi0AFAAGAAgAAAAhAFRU3KkeAgAANQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#13;&#10;eG1sUEsBAi0AFAAGAAgAAAAhAL25vffkAAAAEAEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3du&#13;&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#13;&#10;">
+              <v:shape w14:anchorId="5D321FEE" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-23.55pt;margin-top:68.15pt;width:135.3pt;height:39.65pt;rotation:-1702301fd;z-index:251635200;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB77ijxHgIAADUEAAAOAAAAZHJzL2Uyb0RvYy54bWysk82O0zAQx+9IvIPlO03SbWgbNV0tXYqQ&#10;lg9p4QEcx2ksHI+x3Sbl6XfsRm2XhQsiB8vjcf4z85vx6nboFDkI6yTokmaTlBKhOdRS70r6/dv2&#10;zYIS55mumQItSnoUjt6uX79a9aYQU2hB1cISFNGu6E1JW+9NkSSOt6JjbgJGaHQ2YDvm0bS7pLas&#10;R/VOJdM0fZv0YGtjgQvn8PT+5KTrqN80gvsvTeOEJ6qkmJuPq41rFdZkvWLFzjLTSj6mwf4hi45J&#10;jUHPUvfMM7K38oVUJ7kFB42fcOgSaBrJRawBq8nS36p5bJkRsRaE48wZk/t/svzz4dF8tcQP72DA&#10;BsYinHkA/sMRDZuW6Z24sxb6VrAaA2cBWdIbV4y/BtSucEGk6j9BjU1mew9RaGhsRywgdezVLJst&#10;5/EYyyYYDPtxPPdADJ7wkME8W9xk6OLoy9ObPM9jRFYEsYDYWOc/COhI2JTUYo+jKjs8OB+Su1wJ&#10;1x0oWW+lUtGwu2qjLDkwnIdt/Eb1Z9eUJn1Jl/k0P/H4q0Qavz9JdNLjYCvZlXRxvsSKQPG9ruPY&#10;eSbVaY8pKz1iDSRPTP1QDUTWiCEECJQrqI/IORJFRPjuEEAL9hclPc5wSd3PPbOCEvVRY6+W2WwW&#10;hj4as3w+RcNee6prD9McpUrqKTltNz4+lMBNwx32tJGR7yWTMWWczYh9fEdh+K/teOvy2tdPAAAA&#10;//8DAFBLAwQUAAYACAAAACEA2FCle+EAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF&#10;90j8gzVIbKrWedAAIU7FQxS1uwYQWyc2SUQ8jmy3CX/PsILdjO7RnTPFZjYDO2nne4sC4lUETGNj&#10;VY+tgLfX5+UNMB8kKjlY1AK+tYdNeX5WyFzZCQ/6VIWWUQn6XAroQhhzzn3TaSP9yo4aKfu0zshA&#10;q2u5cnKicjPwJIoybmSPdKGTo37sdPNVHY2A6f3JJdtFxe1usX94uY0+4n2NQlxezPd3wIKewx8M&#10;v/qkDiU51faIyrNBwPLqOiaUgjRLgRGRJOkaWE1DvM6AlwX//0P5AwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAHvuKPEeAgAANQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhANhQpXvhAAAACwEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="03299540" w14:textId="77777777" w:rsidR="001C0F28" w:rsidRPr="0001280E" w:rsidRDefault="001C0F28" w:rsidP="001C0F28">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="56"/>
                           <w:szCs w:val="56"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0001280E">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="56"/>
                           <w:szCs w:val="56"/>
                         </w:rPr>
                         <w:t>EXEMPLE</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="001C0F28">
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F267DB9" wp14:editId="4ADCB046">
             <wp:extent cx="4279900" cy="2336800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="7" name="Image 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
+                    <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4279900" cy="2336800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13390F27" w14:textId="75B83B8F" w:rsidR="00AC783E" w:rsidRPr="00AC783E" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+    <w:p w14:paraId="13390F27" w14:textId="75B83B8F" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC783E">
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r w:rsidR="003E6DC3" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Les plans de drainage, eau, électricité</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">• </w:t>
-[...16 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pièce</w:t>
       </w:r>
-      <w:r w:rsidR="003E6DC3" w:rsidRPr="003E6DC3">
-        <w:rPr>
+      <w:r w:rsidR="003E6DC3" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E6DC3">
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> jointe</w:t>
       </w:r>
-      <w:r w:rsidR="003E6DC3" w:rsidRPr="003E6DC3">
-        <w:rPr>
+      <w:r w:rsidR="003E6DC3" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E6DC3">
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0703F8" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00AC783E" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+    <w:p w14:paraId="0F0703F8" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC783E">
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r w:rsidR="003E6DC3" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Les références techniques des matériaux utilisés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">• </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="1B2FE86F" w14:textId="4B5420F7" w:rsidR="003E6DC3" w:rsidRPr="00636244" w:rsidRDefault="003E6DC3" w:rsidP="003E6DC3">
+        <w:t xml:space="preserve"> ; couche de stabilisation, sous couche, revêtement final </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2FE86F" w14:textId="4B5420F7" w:rsidR="003E6DC3" w:rsidRPr="00CB50BD" w:rsidRDefault="003E6DC3" w:rsidP="003E6DC3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00636244">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Les matériaux utilisés pour les </w:t>
       </w:r>
-      <w:r w:rsidR="00636244">
+      <w:r w:rsidR="00636244" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>obstacles</w:t>
       </w:r>
-      <w:r w:rsidRPr="00636244">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> et les virages seront :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F4ABAA" w14:textId="77777777" w:rsidR="003E6DC3" w:rsidRPr="00636244" w:rsidRDefault="00D757FF" w:rsidP="003E6DC3">
+    <w:p w14:paraId="17F4ABAA" w14:textId="77777777" w:rsidR="003E6DC3" w:rsidRPr="00CB50BD" w:rsidRDefault="00D757FF" w:rsidP="003E6DC3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00636244">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>XXXXXXXXXXXXXXXXXXXXXXX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="206A5B39" w14:textId="77777777" w:rsidR="003E6DC3" w:rsidRDefault="003E6DC3" w:rsidP="003E6DC3">
+    <w:p w14:paraId="206A5B39" w14:textId="77777777" w:rsidR="003E6DC3" w:rsidRPr="00CB50BD" w:rsidRDefault="003E6DC3" w:rsidP="003E6DC3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B3A519B" w14:textId="77777777" w:rsidR="003E6DC3" w:rsidRPr="00636244" w:rsidRDefault="003E6DC3" w:rsidP="003E6DC3">
+    <w:p w14:paraId="2B3A519B" w14:textId="77777777" w:rsidR="003E6DC3" w:rsidRPr="00CB50BD" w:rsidRDefault="003E6DC3" w:rsidP="003E6DC3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00636244">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>En ce qui concerne la butte de départ :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B9E6C5" w14:textId="2AEC5F3D" w:rsidR="004E0CAC" w:rsidRPr="00636244" w:rsidRDefault="0001280E" w:rsidP="004E0CAC">
+    <w:p w14:paraId="29B9E6C5" w14:textId="2AEC5F3D" w:rsidR="004E0CAC" w:rsidRPr="00CB50BD" w:rsidRDefault="0001280E" w:rsidP="004E0CAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00636244">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>XXXXXXXXXXXXXXXXXXXXXXXXX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="490E60A1" w14:textId="77777777" w:rsidR="003011A6" w:rsidRPr="00636244" w:rsidRDefault="003011A6" w:rsidP="003011A6">
+    <w:p w14:paraId="490E60A1" w14:textId="77777777" w:rsidR="003011A6" w:rsidRPr="00CB50BD" w:rsidRDefault="003011A6" w:rsidP="003011A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26687BEE" w14:textId="36F7E148" w:rsidR="004E0CAC" w:rsidRPr="00636244" w:rsidRDefault="004E0CAC" w:rsidP="004E0CAC">
+    <w:p w14:paraId="26687BEE" w14:textId="36F7E148" w:rsidR="004E0CAC" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0CAC" w:rsidP="004E0CAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00636244">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Les plans ci-dessous seront repris</w:t>
       </w:r>
-      <w:r w:rsidR="006D4CA2" w:rsidRPr="00636244">
+      <w:r w:rsidR="006D4CA2" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, à son compte,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00636244">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> par le maitre d’ouvrage qui indiquera notamment pour la butte de départ inter championnat (idem butte de départ inter challenge), la hauteur de la butte de départ à l’avant de la grille de départ limite</w:t>
       </w:r>
-      <w:r w:rsidR="003011A6" w:rsidRPr="00636244">
+      <w:r w:rsidR="003011A6" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> ; caisson métallique, coffrage béton, enrobé</w:t>
       </w:r>
-      <w:r w:rsidRPr="00636244">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C4C07C" w14:textId="12192227" w:rsidR="00B876F8" w:rsidRDefault="00B876F8" w:rsidP="004E0CAC">
+    <w:p w14:paraId="37C4C07C" w14:textId="12192227" w:rsidR="00B876F8" w:rsidRPr="00CB50BD" w:rsidRDefault="00B876F8" w:rsidP="004E0CAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="693FE21F" w14:textId="77777777" w:rsidR="00B876F8" w:rsidRDefault="00B876F8" w:rsidP="004E0CAC">
+    <w:p w14:paraId="693FE21F" w14:textId="77777777" w:rsidR="00B876F8" w:rsidRPr="00CB50BD" w:rsidRDefault="00B876F8" w:rsidP="004E0CAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61B2ED01" w14:textId="209E2974" w:rsidR="004E0CAC" w:rsidRDefault="004E0CAC" w:rsidP="004E0CAC">
+    <w:p w14:paraId="61B2ED01" w14:textId="209E2974" w:rsidR="004E0CAC" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0CAC" w:rsidP="004E0CAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E0CAC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Plan de la butte de départ inter challenge</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA9046E" w14:textId="77777777" w:rsidR="00143CBC" w:rsidRPr="004E0CAC" w:rsidRDefault="00143CBC" w:rsidP="004E0CAC">
+    <w:p w14:paraId="6EA9046E" w14:textId="77777777" w:rsidR="00143CBC" w:rsidRPr="00CB50BD" w:rsidRDefault="00143CBC" w:rsidP="004E0CAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CE24153" w14:textId="3CC8BDEA" w:rsidR="0001280E" w:rsidRDefault="004E0CAC" w:rsidP="0001280E">
+    <w:p w14:paraId="3CE24153" w14:textId="3CC8BDEA" w:rsidR="0001280E" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0CAC" w:rsidP="0001280E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C8D643B" wp14:editId="274AE4AE">
             <wp:extent cx="5191125" cy="2918864"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="15" name="Image 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5200995" cy="2924414"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C2A9125" w14:textId="6C6F4B81" w:rsidR="004E0CAC" w:rsidRDefault="004E0CAC" w:rsidP="0001280E">
+    <w:p w14:paraId="7C2A9125" w14:textId="6C6F4B81" w:rsidR="004E0CAC" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0CAC" w:rsidP="0001280E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C0F28">
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="448F4AD8" wp14:editId="7461F134">
             <wp:extent cx="5760720" cy="2730500"/>
             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:docPr id="16" name="Image 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="2730500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B07832" w14:textId="04436E22" w:rsidR="004E0CAC" w:rsidRDefault="004E0CAC" w:rsidP="0001280E">
+    <w:p w14:paraId="04B07832" w14:textId="04436E22" w:rsidR="004E0CAC" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0CAC" w:rsidP="0001280E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E636171" w14:textId="77777777" w:rsidR="004E0CAC" w:rsidRDefault="004E0CAC" w:rsidP="004E0CAC">
+    <w:p w14:paraId="4E636171" w14:textId="77777777" w:rsidR="004E0CAC" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0CAC" w:rsidP="004E0CAC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00702E45">
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Plan </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Plan UCI de la butte de départ inter championnat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E4AEDF" w14:textId="169C3907" w:rsidR="004E0CAC" w:rsidRPr="00CB50BD" w:rsidRDefault="00D413BD" w:rsidP="0001280E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">UCI </w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="024480A3" wp14:editId="4A4D7FBF">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251645440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="024480A3" wp14:editId="4A4D7FBF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>569420</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1708785</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="788276" cy="384679"/>
                 <wp:effectExtent l="0" t="0" r="12065" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="13" name="Zone de texte 13"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="788276" cy="384679"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -6180,97 +8596,98 @@
                               <w:rPr>
                                 <w:sz w:val="10"/>
                                 <w:szCs w:val="10"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="024480A3" id="Zone de texte 13" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:44.85pt;margin-top:134.55pt;width:62.05pt;height:30.3pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBiU2fjPAIAAIIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+whQCjQiVIyKaRJq&#13;&#10;K9Gqz8axSTTH59mGhP31OzvhR7s9TXtxzr7z57vvvsvsvqkUOQjrStAZHfT6lAjNIS/1LqOvL6sv&#13;&#10;U0qcZzpnCrTI6FE4ej///GlWm1QMoQCVC0sQRLu0NhktvDdpkjheiIq5Hhih0SnBVszj1u6S3LIa&#13;&#10;0SuVDPv9cVKDzY0FLpzD04fWSecRX0rB/ZOUTniiMoq5+bjauG7DmsxnLN1ZZoqSd2mwf8iiYqXG&#13;&#10;R89QD8wzsrflH1BVyS04kL7HoUpAypKLWANWM+h/qGZTMCNiLUiOM2ea3P+D5Y+HjXm2xDdfocEG&#13;&#10;BkJq41KHh6GeRtoqfDFTgn6k8HimTTSecDycTKfDyZgSjq6b6Wg8uQsoyeWysc5/E1CRYGTUYlci&#13;&#10;Weywdr4NPYWEtxyoMl+VSsVNUIJYKksODHuofEwRwd9FKU3qjI5vbvsR+J0vQJ/vbxXjP7r0rqIQ&#13;&#10;T2nM+VJ6sHyzbUiZZ3R0omUL+RHZstAKyRm+KhF+zZx/ZhaVgwThNPgnXKQCzAk6i5IC7K+/nYd4&#13;&#10;bCh6KalRiRl1P/fMCkrUd42tvhuMRkG6cTO6nQxxY68922uP3ldLQKIGOHeGRzPEe3UypYXqDYdm&#13;&#10;EV5FF9Mc386oP5lL384HDh0Xi0UMQrEa5td6Y3iADo0JtL40b8yarq0e9fAIJ82y9EN329hwU8Ni&#13;&#10;70GWsfWB55bVjn4UehRPN5Rhkq73Mery65j/BgAA//8DAFBLAwQUAAYACAAAACEAqiwMq+IAAAAP&#13;&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7WVuFEnqVSSNJuKn8KFEwVxdmPXjhrb&#13;&#10;ke2m4e1ZTvSy0mpmZ+drtrMd2KRC7L1DyJcZMOU6L3unEb4+X+9LYDEJJ8XgnUL4URG27e1NI2rp&#13;&#10;L+5DTfukGYW4WAsEk9JYcx47o6yISz8qR9rRBysSrUFzGcSFwu3Aiyxbcyt6Rx+MGNWzUd1pf7YI&#13;&#10;uydd6a4UwexK2ffT/H1812+Id4v5ZUPjcQMsqTn9X8AfA/WHlood/NnJyAaEsnogJ0KxrnJgZCjy&#13;&#10;FQEdEFYFSbxt+DVH+wsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#13;&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#13;&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBiU2fjPAIAAIIEAAAO&#13;&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCqLAyr4gAAAA8B&#13;&#10;AAAPAAAAAAAAAAAAAAAAAJYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAApQUAAAAA&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="024480A3" id="Zone de texte 13" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:44.85pt;margin-top:134.55pt;width:62.05pt;height:30.3pt;z-index:251645440;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDdMYmSOwIAAIIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+whQCjQiVIyKaRJq&#10;K9Gqz8axSTTH59mGhP31OzvhR7s9TXtxzr7z57vvvsvsvqkUOQjrStAZHfT6lAjNIS/1LqOvL6sv&#10;U0qcZzpnCrTI6FE4ej///GlWm1QMoQCVC0sQRLu0NhktvDdpkjheiIq5Hhih0SnBVszj1u6S3LIa&#10;0SuVDPv9cVKDzY0FLpzD04fWSecRX0rB/ZOUTniiMoq5+bjauG7DmsxnLN1ZZoqSd2mwf8iiYqXG&#10;R89QD8wzsrflH1BVyS04kL7HoUpAypKLWANWM+h/qGZTMCNiLUiOM2ea3P+D5Y+HjXm2xDdfocEG&#10;BkJq41KHh6GeRtoqfDFTgn6k8HimTTSecDycTKfDyZgSjq6b6Wg8uQsoyeWysc5/E1CRYGTUYlci&#10;Weywdr4NPYWEtxyoMl+VSsVNUIJYKksODHuofEwRwd9FKU3qjI5vbvsR+J0vQJ/vbxXjP7r0rqIQ&#10;T2nM+VJ6sHyzbUiZI/CJli3kR2TLQiskZ/iqRPg1c/6ZWVQOEoTT4J9wkQowJ+gsSgqwv/52HuKx&#10;oeilpEYlZtT93DMrKFHfNbb6bjAaBenGzeh2MsSNvfZsrz16Xy0BiRrg3BkezRDv1cmUFqo3HJpF&#10;eBVdTHN8O6P+ZC59Ox84dFwsFjEIxWqYX+uN4QE6NCbQ+tK8MWu6tnrUwyOcNMvSD91tY8NNDYu9&#10;B1nG1geeW1Y7+lHoUTzdUIZJut7HqMuvY/4bAAD//wMAUEsDBBQABgAIAAAAIQCe6vFH3QAAAAoB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJNUKkmIUwEqXDjRIs7b2LUtYjuy&#10;3TT8PcsJjqt5mn3TbRc3slnFZIMXUK4KYMoPQVqvBXwcXu5qYCmjlzgGrwR8qwTb/vqqw1aGi39X&#10;8z5rRiU+tSjA5Dy1nKfBKIdpFSblKTuF6DDTGTWXES9U7kZeFcWGO7SePhic1LNRw9f+7ATsnnSj&#10;hxqj2dXS2nn5PL3pVyFub5bHB2BZLfkPhl99UoeenI7h7GVio4C6uSdSQLVpSmAEVOWathwFrCuK&#10;eN/x/xP6HwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDdMYmSOwIAAIIEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCe6vFH3QAAAAoBAAAPAAAA&#10;AAAAAAAAAAAAAJUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0B431322" w14:textId="193EEC27" w:rsidR="00D413BD" w:rsidRPr="00D413BD" w:rsidRDefault="00D413BD">
                       <w:pPr>
                         <w:rPr>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="11"/>
                           <w:szCs w:val="11"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D413BD">
                         <w:rPr>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="11"/>
                           <w:szCs w:val="11"/>
                         </w:rPr>
                         <w:t>Limite : Caisson métallique, coffrage béton ou enrobé</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6439AF50" w14:textId="77777777" w:rsidR="00D413BD" w:rsidRPr="00D413BD" w:rsidRDefault="00D413BD">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="10"/>
                           <w:szCs w:val="10"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3978CC19" wp14:editId="7928D144">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251643392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3978CC19" wp14:editId="7928D144">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>626307</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1362360</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="731936" cy="296391"/>
                 <wp:effectExtent l="0" t="0" r="17780" b="8890"/>
                 <wp:wrapNone/>
                 <wp:docPr id="12" name="Zone de texte 12"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="731936" cy="296391"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -6347,51 +8764,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3978CC19" id="Zone de texte 12" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:49.3pt;margin-top:107.25pt;width:57.65pt;height:23.35pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAFIqIhOgIAAIIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2PGjEMvVfqf4hyL8P3lhHDirKiqoR2&#13;&#10;V2KrPYdMAlEzcZoEZuivrxMYYLc9Vb1k7Nh5tp/tmd43lSYH4bwCU9Bep0uJMBxKZbYF/f6y/PSZ&#13;&#10;Eh+YKZkGIwp6FJ7ezz5+mNY2F33YgS6FIwhifF7bgu5CsHmWeb4TFfMdsMKgUYKrWEDVbbPSsRrR&#13;&#10;K531u91xVoMrrQMuvMfbh5ORzhK+lIKHJym9CEQXFHML6XTp3MQzm01ZvnXM7hQ/p8H+IYuKKYNB&#13;&#10;L1APLDCyd+oPqEpxBx5k6HCoMpBScZFqwGp63XfVrHfMilQLkuPthSb//2D542Ftnx0JzRdosIGR&#13;&#10;kNr63ONlrKeRropfzJSgHSk8XmgTTSAcL+8GvclgTAlHU38yHkwSSnZ9bJ0PXwVUJAoFddiVRBY7&#13;&#10;rHzAgOjausRYHrQql0rrpMRJEAvtyIFhD3Vowd94aUPqgo4Ho24CfmOL0Jf3G834j1gkxrzxQk0b&#13;&#10;vLyWHqXQbBqiyoKOWlo2UB6RLQenQfKWLxXCr5gPz8zh5CBBuA3hCQ+pAXOCs0TJDtyvv91Hf2wo&#13;&#10;WimpcRIL6n/umROU6G8GWz3pDYdxdJMyHN31UXG3ls2txeyrBSBRPdw7y5MY/YNuRemgesWlmceo&#13;&#10;aGKGY+yChlZchNN+4NJxMZ8nJxxWy8LKrC2P0LExkdaX5pU5e25rwHl4hHZmWf6uuyff+NLAfB9A&#13;&#10;qtT6yPOJ1TP9OOipO+eljJt0qyev669j9hsAAP//AwBQSwMEFAAGAAgAAAAhAHAO/BrhAAAADwEA&#13;&#10;AA8AAABkcnMvZG93bnJldi54bWxMT8tOwzAQvCPxD9YicaNOAkRJGqfiUbj0REGc3XhrW8R2FLtp&#13;&#10;+HuWE1xWu5rZebSbxQ1sxina4AXkqwwY+j4o67WAj/eXmwpYTNIrOQSPAr4xwqa7vGhlo8LZv+G8&#13;&#10;T5qRiI+NFGBSGhvOY2/QybgKI3rCjmFyMtE5aa4meSZxN/Aiy0rupPXkYOSITwb7r/3JCdg+6lr3&#13;&#10;lZzMtlLWzsvncadfhbi+Wp7XNB7WwBIu6e8DfjtQfugo2CGcvIpsEFBXJTEFFPndPTAiFPltDexA&#13;&#10;S5kXwLuW/+/R/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#13;&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#13;&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFIqIhOgIAAIIEAAAOAAAA&#13;&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBwDvwa4QAAAA8BAAAP&#13;&#10;AAAAAAAAAAAAAAAAAJQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAogUAAAAA&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="3978CC19" id="Zone de texte 12" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:49.3pt;margin-top:107.25pt;width:57.65pt;height:23.35pt;z-index:251643392;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6QExQOwIAAIIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5yvposRp8hSZBhQ&#10;tAXSoWdFlmJhsqhJSuzs149S4iTtdhp2kUmReiQfSc/u2lqTvXBegSnooNenRBgOpTLbgn5/WX36&#10;TIkPzJRMgxEFPQhP7+YfP8wam4shVKBL4QiCGJ83tqBVCDbPMs8rUTPfAysMGiW4mgVU3TYrHWsQ&#10;vdbZsN+fZA240jrgwnu8vT8a6TzhSyl4eJLSi0B0QTG3kE6Xzk08s/mM5VvHbKX4KQ32D1nUTBkM&#10;eoa6Z4GRnVN/QNWKO/AgQ49DnYGUiotUA1Yz6L+rZl0xK1ItSI63Z5r8/4Plj/u1fXYktF+gxQZG&#10;Qhrrc4+XsZ5Wujp+MVOCdqTwcKZNtIFwvLwdDaajCSUcTcPpZDRNKNnlsXU+fBVQkygU1GFXElls&#10;/+ADBkTXziXG8qBVuVJaJyVOglhqR/YMe6hDB/7GSxvSFHQyuukn4De2CH1+v9GM/4hFYswrL9S0&#10;wctL6VEK7aYlqsQKO1o2UB6QLQfHQfKWrxTCPzAfnpnDyUGCcBvCEx5SA+YEJ4mSCtyvv91Hf2wo&#10;WilpcBIL6n/umBOU6G8GWz0djMdxdJMyvrkdouKuLZtri9nVS0CiBrh3licx+gfdidJB/YpLs4hR&#10;0cQMx9gFDZ24DMf9wKXjYrFITjisloUHs7Y8QsfGRFpf2lfm7KmtAefhEbqZZfm77h5940sDi10A&#10;qVLrI89HVk/046Cn7pyWMm7StZ68Lr+O+W8AAAD//wMAUEsDBBQABgAIAAAAIQBEyAH23gAAAAoB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLG2Bqu2aToAGF04MxNlrsiRa41RN&#10;1pW3J5zYzZY//f7+drO4gc1qCtaTgHyVAVPUe2lJC/j6fL2rgIWIJHHwpAT8qACb7vqqxUb6M32o&#10;eRc1SyEUGhRgYhwbzkNvlMOw8qOidDv4yWFM66S5nPCcwt3AiywruUNL6YPBUb0Y1R93Jydg+6xr&#10;3Vc4mW0lrZ2X78O7fhPi9mZ5WgOLaon/MPzpJ3XoktPen0gGNgioqzKRAor84RFYAor8vga2T0OZ&#10;F8C7ll9W6H4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAukBMUDsCAACCBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARMgB9t4AAAAKAQAADwAA&#10;AAAAAAAAAAAAAACVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="46DF8AE0" w14:textId="0C255E2D" w:rsidR="00D413BD" w:rsidRDefault="00D413BD" w:rsidP="00D413BD">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="13"/>
                           <w:szCs w:val="13"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D413BD">
                         <w:rPr>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="13"/>
                           <w:szCs w:val="13"/>
                         </w:rPr>
                         <w:t>8210</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="13"/>
                           <w:szCs w:val="13"/>
                         </w:rPr>
@@ -6420,62 +8837,63 @@
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="13"/>
                           <w:szCs w:val="13"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="5F01AE16" w14:textId="77777777" w:rsidR="00D413BD" w:rsidRPr="00D413BD" w:rsidRDefault="00D413BD">
                       <w:pPr>
                         <w:rPr>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="13"/>
                           <w:szCs w:val="13"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20417CC7" wp14:editId="6E1B0EEA">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251641344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20417CC7" wp14:editId="6E1B0EEA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1389796</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>574084</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="1771518"/>
                 <wp:effectExtent l="63500" t="25400" r="38100" b="32385"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Connecteur droit 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="1771518"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="6350">
@@ -6493,288 +8911,290 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="254981C7" id="Connecteur droit 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="109.45pt,45.2pt" to="109.45pt,184.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCcqOCl0wEAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO3CAQvEfKPyDuGdsb7UPWePawm8kl&#13;&#10;SlbJ5gMYaGwkXgIy9vx9Guzx5LGKlCg+YGi6mqqi2d5PRpMjhKic7WizqSkBy51Qtu/o1+f9mztK&#13;&#10;YmJWMO0sdPQEkd7vXr/ajr6FKzc4LSAQLGJjO/qODin5tqoiH8CwuHEeLG5KFwxLuAx9JQIbsbrR&#13;&#10;1VVd31SjC8IHxyFGjD7Om3RX6ksJPH2SMkIiuqPILZUxlPGQx2q3ZW0fmB8UX2iwf2BhmLJ46Frq&#13;&#10;kSVGvgX1WymjeHDRybThzlROSsWhaEA1Tf2Lmi8D81C0oDnRrzbF/1eWfzw+2KeANow+ttE/haxi&#13;&#10;ksHkP/IjUzHrtJoFUyJ8DnKMNre3zXVzl42sLkAfYnoPzpA86ahWNutgLTt+iGlOPafksLZk7OjN&#13;&#10;2+u6ZEWnldgrrfNeDP3hQQdyZHiF+32N33LYT2kDMPHOCpJOHtssBcVsr2G+38SUfnkPKWuLzC/i&#13;&#10;yyydNMy8PoMkSqDcZmaW+xJWOoxzsKlZ+GiL2RkmkfoKXCT9CbjkZyiUnv0b8IooJzubVrBR1oWX&#13;&#10;aKfpTFnO+WcHZt3ZgoMTp9IWxRpsvnK9y0PJ3f3jusAvz3n3HQAA//8DAFBLAwQUAAYACAAAACEA&#13;&#10;yCONxeQAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbExPTU/DMAy9I/EfIiNxQSzZmMbaNZ0m0CR2&#13;&#10;AGkbF25ZY9qKxilN1pZ/jxEHuFiy3/P7yNaja0SPXag9aZhOFAikwtuaSg2vx+3tEkSIhqxpPKGG&#13;&#10;Lwywzi8vMpNaP9Ae+0MsBYtQSI2GKsY2lTIUFToTJr5FYuzdd85EXrtS2s4MLO4aOVNqIZ2piR0q&#13;&#10;0+JDhcXH4ew03H3ePG2GLd0XR6n2u/alf3ve9VpfX42PKx6bFYiIY/z7gJ8OnB9yDnbyZ7JBNBpm&#13;&#10;02XCVA2JmoNgwu/hxBaLZA4yz+T/Hvk3AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#13;&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#13;&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJyo&#13;&#10;4KXTAQAAFgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#13;&#10;AMgjjcXkAAAADwEAAA8AAAAAAAAAAAAAAAAALQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#13;&#10;APMAAAA+BQAAAAA=&#13;&#10;" strokecolor="red" strokeweight=".5pt">
+              <v:line w14:anchorId="47E826C4" id="Connecteur droit 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251641344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="109.45pt,45.2pt" to="109.45pt,184.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCcqOCl0wEAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO3CAQvEfKPyDuGdsb7UPWePawm8kl&#10;SlbJ5gMYaGwkXgIy9vx9Guzx5LGKlCg+YGi6mqqi2d5PRpMjhKic7WizqSkBy51Qtu/o1+f9mztK&#10;YmJWMO0sdPQEkd7vXr/ajr6FKzc4LSAQLGJjO/qODin5tqoiH8CwuHEeLG5KFwxLuAx9JQIbsbrR&#10;1VVd31SjC8IHxyFGjD7Om3RX6ksJPH2SMkIiuqPILZUxlPGQx2q3ZW0fmB8UX2iwf2BhmLJ46Frq&#10;kSVGvgX1WymjeHDRybThzlROSsWhaEA1Tf2Lmi8D81C0oDnRrzbF/1eWfzw+2KeANow+ttE/haxi&#10;ksHkP/IjUzHrtJoFUyJ8DnKMNre3zXVzl42sLkAfYnoPzpA86ahWNutgLTt+iGlOPafksLZk7OjN&#10;2+u6ZEWnldgrrfNeDP3hQQdyZHiF+32N33LYT2kDMPHOCpJOHtssBcVsr2G+38SUfnkPKWuLzC/i&#10;yyydNMy8PoMkSqDcZmaW+xJWOoxzsKlZ+GiL2RkmkfoKXCT9CbjkZyiUnv0b8IooJzubVrBR1oWX&#10;aKfpTFnO+WcHZt3ZgoMTp9IWxRpsvnK9y0PJ3f3jusAvz3n3HQAA//8DAFBLAwQUAAYACAAAACEA&#10;gM9f0+AAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLoglG9NYS9NpQprE&#10;DiBt47Jb1nhtReOUJmvL22PEAY62f33+/mw1ukb02IXak4bpRIFAKrytqdTwftjcL0GEaMiaxhNq&#10;+MIAq/z6KjOp9QPtsN/HUjCEQmo0VDG2qZShqNCZMPEtEt/OvnMm8tiV0nZmYLhr5EyphXSmJv5Q&#10;mRafKyw+9hen4eHz7mU9bOixOEi127Zv/fF122t9ezOun0BEHONfGH70WR1ydjr5C9kgGg2z6TLh&#10;qIZEzUFw4HdxYvoimYPMM/m/Qv4NAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnKjgpdMB&#10;AAAWBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAgM9f&#10;0+AAAAAKAQAADwAAAAAAAAAAAAAAAAAtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;ADoFAAAAAA==&#10;" strokecolor="red" strokeweight=".5pt">
                 <v:stroke startarrow="block" endarrow="block"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="004E0CAC" w:rsidRPr="00702E45">
-        <w:rPr>
+      <w:r w:rsidR="004E0CAC" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45586FE7" wp14:editId="47C6BFE7">
             <wp:extent cx="5760720" cy="2501900"/>
             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:docPr id="17" name="Image 17"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14"/>
+                    <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="2501900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C69F357" w14:textId="41B524BF" w:rsidR="004E0CAC" w:rsidRDefault="004E0CAC" w:rsidP="0001280E">
+    <w:p w14:paraId="4C69F357" w14:textId="41B524BF" w:rsidR="004E0CAC" w:rsidRPr="00CB50BD" w:rsidRDefault="004E0CAC" w:rsidP="0001280E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D4F9A56" w14:textId="51E0C51C" w:rsidR="003C79A5" w:rsidRDefault="003C79A5" w:rsidP="0001280E">
+    <w:p w14:paraId="5D4F9A56" w14:textId="51E0C51C" w:rsidR="003C79A5" w:rsidRPr="00CB50BD" w:rsidRDefault="003C79A5" w:rsidP="0001280E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00043FE1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36F6A448" wp14:editId="02E69C86">
             <wp:extent cx="5760720" cy="2227580"/>
             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:docPr id="1" name="Image 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15"/>
+                    <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="2227580"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D22072" w14:textId="45642ACA" w:rsidR="007F4F56" w:rsidRPr="00636244" w:rsidRDefault="003C79A5" w:rsidP="007F4F56">
+    <w:p w14:paraId="27D22072" w14:textId="45642ACA" w:rsidR="007F4F56" w:rsidRPr="00CB50BD" w:rsidRDefault="003C79A5" w:rsidP="007F4F56">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00043FE1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D8B2653" wp14:editId="24D61EB1">
             <wp:extent cx="384744" cy="248285"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:docPr id="5" name="Graphique 5" descr="Avertissement"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name="mediafile_EejLRa.svg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16">
+                    <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId17"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId20"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="384744" cy="248285"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00636244">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Attention ! la vue en plan ci-dessus ne respecte pas les marges de sécurité de 1 mètre (critère 12) prévues dans la fiche de classemen</w:t>
       </w:r>
-      <w:r w:rsidR="007F4F56" w:rsidRPr="00636244">
+      <w:r w:rsidR="007F4F56" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D757CB" w14:textId="69B03445" w:rsidR="00635B42" w:rsidRPr="007F4F56" w:rsidRDefault="001C0F28" w:rsidP="007F4F56">
+    <w:p w14:paraId="24D757CB" w14:textId="69B03445" w:rsidR="00635B42" w:rsidRPr="00CB50BD" w:rsidRDefault="001C0F28" w:rsidP="007F4F56">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001280E">
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C66A9FD" wp14:editId="5EEE830B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251633152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C66A9FD" wp14:editId="5EEE830B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3933825</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-2519680</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1718310" cy="503555"/>
                 <wp:effectExtent l="19050" t="381000" r="15240" b="372745"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Zone de texte 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm rot="20041497">
                           <a:off x="0" y="0"/>
                           <a:ext cx="1718310" cy="503555"/>
                         </a:xfrm>
@@ -6812,489 +9232,524 @@
                                 <w:sz w:val="56"/>
                                 <w:szCs w:val="56"/>
                               </w:rPr>
                               <w:t>EXEMPLE</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7C66A9FD" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:309.75pt;margin-top:-198.4pt;width:135.3pt;height:39.65pt;rotation:-1702301fd;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBMMOowHwIAADUEAAAOAAAAZHJzL2Uyb0RvYy54bWysk82O0zAQx+9IvIPlO03SbbZt1HS1dClC&#13;&#10;Wj6kXR7AcZzGwvEY221Snp6xG7WFhQsiB8vjcf4z85vx6m7oFDkI6yTokmaTlBKhOdRS70r69Xn7&#13;&#10;ZkGJ80zXTIEWJT0KR+/Wr1+telOIKbSgamEJimhX9KakrfemSBLHW9ExNwEjNDobsB3zaNpdUlvW&#13;&#10;o3qnkmma3iY92NpY4MI5PH04Oek66jeN4P5z0zjhiSop5ubjauNahTVZr1ixs8y0ko9psH/IomNS&#13;&#10;Y9Cz1APzjOytfCHVSW7BQeMnHLoEmkZyEWvAarL0t2qeWmZErAXhOHPG5P6fLP90eDJfLPHDWxiw&#13;&#10;gbEIZx6Bf3NEw6ZleifurYW+FazGwFlAlvTGFeOvAbUrXBCp+o9QY5PZ3kMUGhrbEQtIHXs1y2bL&#13;&#10;eTzGsgkGw34czz0Qgyc8ZDDPFjcZujj68vQmz/MYkRVBLCA21vn3AjoSNiW12OOoyg6PzofkLlfC&#13;&#10;dQdK1lupVDTsrtooSw4M52Ebv1H9l2tKk76ky3yan3j8VSKN358kOulxsJXsSro4X2JFoPhO13Hs&#13;&#10;PJPqtMeUlR6xBpInpn6oBiLrkt6GAIFyBfUROUeiiAjfHQJowf6gpMcZLqn7vmdWUKI+aOzVMpvN&#13;&#10;wtBHY5bPp2jYa0917WGao1RJPSWn7cbHhxK4abjHnjYy8r1kMqaMsxmxj+8oDP+1HW9dXvv6JwAA&#13;&#10;AP//AwBQSwMEFAAGAAgAAAAhAI9BVELnAAAAEgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAM&#13;&#10;he9I/IfISFymLenQyto1nYAJELvRDXFNm9BWNE7VZGv593gnuFiy/fz8vmw72Y6dzeBbhxKihQBm&#13;&#10;sHK6xVrC8fA8XwPzQaFWnUMj4cd42ObXV5lKtRvx3ZyLUDMyQZ8qCU0Ifcq5rxpjlV+43iDtvtxg&#13;&#10;VaB2qLke1EjmtuNLIWJuVYv0oVG9eWpM9V2crITxYzcsX2YFd2+z/eNrIj6jfYlS3t5Muw2Vhw2w&#13;&#10;YKbwdwEXBsoPOQUr3Qm1Z52EOEpWJJUwv0tiIiHJOhERsPIyiu5XwPOM/0fJfwEAAP//AwBQSwEC&#13;&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#13;&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#13;&#10;cmVsc1BLAQItABQABgAIAAAAIQBMMOowHwIAADUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#13;&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCPQVRC5wAAABIBAAAPAAAAAAAAAAAAAAAAAHkEAABkcnMv&#13;&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#13;&#10;">
+              <v:shape w14:anchorId="7C66A9FD" id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:309.75pt;margin-top:-198.4pt;width:135.3pt;height:39.65pt;rotation:-1702301fd;z-index:251633152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3La+2HgIAADUEAAAOAAAAZHJzL2Uyb0RvYy54bWysk82O0zAQx+9IvIPlO03SbWgbNV0tXYqQ&#10;lg9p4QEcx2ksHI+x3Sbl6XfsRm2XhQsiB8vjcf4z85vx6nboFDkI6yTokmaTlBKhOdRS70r6/dv2&#10;zYIS55mumQItSnoUjt6uX79a9aYQU2hB1cISFNGu6E1JW+9NkSSOt6JjbgJGaHQ2YDvm0bS7pLas&#10;R/VOJdM0fZv0YGtjgQvn8PT+5KTrqN80gvsvTeOEJ6qkmJuPq41rFdZkvWLFzjLTSj6mwf4hi45J&#10;jUHPUvfMM7K38oVUJ7kFB42fcOgSaBrJRawBq8nS36p5bJkRsRaE48wZk/t/svzz4dF8tcQP72DA&#10;BsYinHkA/sMRDZuW6Z24sxb6VrAaA2cBWdIbV4y/BtSucEGk6j9BjU1mew9RaGhsRywgdezVLJst&#10;5/EYyyYYDPtxPPdADJ7wkME8W9xk6OLoy9ObPM9jRFYEsYDYWOc/COhI2JTUYo+jKjs8OB+Su1wJ&#10;1x0oWW+lUtGwu2qjLDkwnIdt/Eb1Z9eUJn1Jl/k0P/H4q0Qavz9JdNLjYCvZlXRxvsSKQPG9ruPY&#10;eSbVaY8pKz1iDSRPTP1QDUTWKBACBMoV1EfkHIkiInx3CKAF+4uSHme4pO7nnllBifqosVfLbDYL&#10;Qx+NWT6fomGvPdW1h2mOUiX1lJy2Gx8fSuCm4Q572sjI95LJmDLOZsQ+vqMw/Nd2vHV57esnAAAA&#10;//8DAFBLAwQUAAYACAAAACEAqQgIg+IAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF&#10;90j8gzVIbKrWdlFDE+JUPASI7gggtk5skoh4HMVuE/6e6QqWM3N059x8N7ueHe0YOo8K5EoAs1h7&#10;02Gj4P3tcbkFFqJGo3uPVsGPDbArzs9ynRk/4as9lrFhFIIh0wraGIeM81C31umw8oNFun350elI&#10;49hwM+qJwl3P10Ik3OkO6UOrB3vf2vq7PDgF08fDuH5alNy/LPZ3z6n4lPsKlbq8mG9vgEU7xz8Y&#10;TvqkDgU5Vf6AJrBeQSLTDaEKlldpQiUI2aZCAqtOK3m9AV7k/H+L4hcAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQD3La+2HgIAADUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCpCAiD4gAAAA0BAAAPAAAAAAAAAAAAAAAAAHgEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="069D1D49" w14:textId="77777777" w:rsidR="008B4FF8" w:rsidRPr="0001280E" w:rsidRDefault="008B4FF8" w:rsidP="0001280E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="56"/>
                           <w:szCs w:val="56"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0001280E">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="56"/>
                           <w:szCs w:val="56"/>
                         </w:rPr>
                         <w:t>EXEMPLE</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="0001280E">
-        <w:rPr>
+      <w:r w:rsidR="0001280E" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="180B101D" wp14:editId="7B75D93C">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251631104" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="180B101D" wp14:editId="7B75D93C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>14605</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>18415</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5760720" cy="2762250"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21451"/>
                 <wp:lineTo x="21500" y="21451"/>
                 <wp:lineTo x="21500" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="6" name="Image 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="2762250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34109F6C" w14:textId="74A494CE" w:rsidR="00635B42" w:rsidRPr="00F60C35" w:rsidRDefault="00635B42" w:rsidP="00635B42">
+    <w:p w14:paraId="34109F6C" w14:textId="74A494CE" w:rsidR="00635B42" w:rsidRPr="00CB50BD" w:rsidRDefault="00635B42" w:rsidP="00635B42">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Le traçage des lignes</w:t>
       </w:r>
-      <w:r w:rsidR="00436EF8" w:rsidRPr="00F60C35">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00436EF8" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> blanches</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F60C35">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> et numérotation sur la butte de départ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62CE3B7B" w14:textId="329C3BE8" w:rsidR="007F4F56" w:rsidRPr="00F60C35" w:rsidRDefault="007F4F56" w:rsidP="007F4F56">
+    <w:p w14:paraId="62CE3B7B" w14:textId="329C3BE8" w:rsidR="007F4F56" w:rsidRPr="00CB50BD" w:rsidRDefault="007F4F56" w:rsidP="007F4F56">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60C35">
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F60C35">
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Traçage des lignes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D7C7996" w14:textId="3F80A4A8" w:rsidR="00635B42" w:rsidRDefault="007F4F56" w:rsidP="00635B42">
+    <w:p w14:paraId="2D7C7996" w14:textId="3F80A4A8" w:rsidR="00635B42" w:rsidRPr="00CB50BD" w:rsidRDefault="007F4F56" w:rsidP="00635B42">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                    </w:t>
       </w:r>
-      <w:r w:rsidR="00635B42" w:rsidRPr="00635B42">
-        <w:rPr>
+      <w:r w:rsidR="00635B42" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A8536B2" wp14:editId="52C6DC79">
             <wp:extent cx="1764949" cy="1967537"/>
             <wp:effectExtent l="0" t="0" r="635" b="1270"/>
             <wp:docPr id="23" name="Image 23"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19"/>
+                    <a:blip r:embed="rId22"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1776767" cy="1980711"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                        </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F4F56">
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4539A117" wp14:editId="6CC6921B">
             <wp:extent cx="2063115" cy="876563"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="24" name="Image 24"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20"/>
+                    <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2076989" cy="882458"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B2E40EE" w14:textId="11F95ECA" w:rsidR="00635B42" w:rsidRPr="00F60C35" w:rsidRDefault="007F4F56" w:rsidP="00635B42">
+    <w:p w14:paraId="4B2E40EE" w14:textId="11F95ECA" w:rsidR="00635B42" w:rsidRPr="00CB50BD" w:rsidRDefault="007F4F56" w:rsidP="00635B42">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F60C35">
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F60C35">
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Numérotation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B62395" w14:textId="2ECA73F5" w:rsidR="007F4F56" w:rsidRDefault="007F4F56" w:rsidP="007F4F56">
+    <w:p w14:paraId="26B62395" w14:textId="2ECA73F5" w:rsidR="007F4F56" w:rsidRPr="00CB50BD" w:rsidRDefault="007F4F56" w:rsidP="007F4F56">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E721D">
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Numérotation de 1 à 8 à l’avant et l’arrière de la grille suivant le sens du premier virage (à gauche ou à droite) (numéro 1 à l’intérieur et 8 à l’extérieur).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27CF390D" w14:textId="71E5463F" w:rsidR="007F4F56" w:rsidRDefault="00436EF8" w:rsidP="007F4F56">
+    <w:p w14:paraId="27CF390D" w14:textId="71E5463F" w:rsidR="007F4F56" w:rsidRPr="00CB50BD" w:rsidRDefault="00436EF8" w:rsidP="007F4F56">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>A l’avant de la grille, l</w:t>
       </w:r>
-      <w:r w:rsidR="007F4F56">
-        <w:rPr>
+      <w:r w:rsidR="007F4F56" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e numéro</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> peint</w:t>
       </w:r>
-      <w:r w:rsidR="007F4F56">
-        <w:rPr>
+      <w:r w:rsidR="007F4F56" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> doit être décalé par rapport à l’axe du couloir</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD3D355" w14:textId="111FC558" w:rsidR="00436EF8" w:rsidRDefault="00436EF8" w:rsidP="007F4F56">
+    <w:p w14:paraId="7FD3D355" w14:textId="111FC558" w:rsidR="00436EF8" w:rsidRPr="00CB50BD" w:rsidRDefault="00436EF8" w:rsidP="007F4F56">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>A l’arrière de la grille, le numéro peint peut être placé dans l’axe du couloir</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19528DEF" w14:textId="64DEB703" w:rsidR="007F4F56" w:rsidRDefault="007F4F56" w:rsidP="00635B42">
+    <w:p w14:paraId="19528DEF" w14:textId="64DEB703" w:rsidR="007F4F56" w:rsidRPr="00CB50BD" w:rsidRDefault="007F4F56" w:rsidP="00635B42">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6925CD80" w14:textId="4F1FDEC8" w:rsidR="007F4F56" w:rsidRPr="00635B42" w:rsidRDefault="00A55235" w:rsidP="00635B42">
+    <w:p w14:paraId="6925CD80" w14:textId="4F1FDEC8" w:rsidR="007F4F56" w:rsidRPr="00CB50BD" w:rsidRDefault="00A55235" w:rsidP="00635B42">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251698176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48E7BF2F" wp14:editId="4FF3DD31">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48E7BF2F" wp14:editId="4FF3DD31">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1518689</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1229071</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1088967" cy="274320"/>
                 <wp:effectExtent l="0" t="0" r="3810" b="5080"/>
                 <wp:wrapNone/>
                 <wp:docPr id="20" name="Zone de texte 20"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1088967" cy="274320"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -7375,51 +9830,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="48E7BF2F" id="Zone de texte 20" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:119.6pt;margin-top:96.8pt;width:85.75pt;height:21.6pt;z-index:251698176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBa75qNMAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8L7sQAmTFElEiqkpR&#13;&#10;EolUORuvDZa8Htc27NJf37GXV9Keql68Y8/7+2Z2et/WmuyF8wpMSfu9nBJhOFTKbEr643X5ZUKJ&#13;&#10;D8xUTIMRJT0IT+9nnz9NG1uIAWxBV8IRDGJ80diSbkOwRZZ5vhU18z2wwqBSgqtZwKvbZJVjDUav&#13;&#10;dTbI81HWgKusAy68x9eHTklnKb6UgodnKb0IRJcUawvpdOlcxzObTVmxccxuFT+Wwf6hipopg0nP&#13;&#10;oR5YYGTn1B+hasUdeJChx6HOQErFReoBu+nnH7pZbZkVqRcEx9szTP7/heVP+5V9cSS0X6FFAiMg&#13;&#10;jfWFx8fYTytdHb9YKUE9Qng4wybaQHh0yieTu9GYEo66wXh4M0i4Zhdv63z4JqAmUSipQ1oSWmz/&#13;&#10;6ANmRNOTSUzmQatqqbROlzgKYqEd2TMkUYdUI3q8s9KGNCUd3dzmKbCB6N5F1gYTXHqKUmjXLVFV&#13;&#10;ScenftdQHRAGB92EeMuXCmt9ZD68MIcjgZ3jmIdnPKQGzAVHiZItuF9/e4/2yBRqKWlwxErqf+6Y&#13;&#10;E5To7wY5vOsPh3Em02V4O0bYiLvWrK81ZlcvAAHo40JZnsRoH/RJlA7qN9yGecyKKmY45i5pOImL&#13;&#10;0A0+bhMX83kywim0LDyaleUxdAQ8MvHavjFnj3QFJPoJTsPIig+sdbbR08B8F0CqRGnEuUP1CD9O&#13;&#10;cGL6uG1xRa7vyeryT5j9BgAA//8DAFBLAwQUAAYACAAAACEAAiqMKuYAAAAQAQAADwAAAGRycy9k&#13;&#10;b3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuCDqNIG0TeNUiKfEjYaHuLnxkkTE6yh20/Dv2Z7gstLq&#13;&#10;m52dyTeT7cSIg28dKZjPIhBIlTMt1Qpey4fLJQgfNBndOUIFP+hhU5ye5Doz7kAvOG5DLdiEfKYV&#13;&#10;NCH0mZS+atBqP3M9ErMvN1gdeB1qaQZ9YHPbyTiKUml1S/yh0T3eNlh9b/dWwedF/fHsp8e3Q3Kd&#13;&#10;9PdPY7l4N6VS52fT3ZrHzRpEwCn8XcCxA+eHgoPt3J6MF52COFnFLGWwSlIQrLiaRwsQuyNKlyCL&#13;&#10;XP4vUvwCAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#13;&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#13;&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWu+ajTACAABbBAAADgAAAAAAAAAA&#13;&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAAiqMKuYAAAAQAQAADwAAAAAA&#13;&#10;AAAAAAAAAACKBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#13;&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="48E7BF2F" id="Zone de texte 20" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:119.6pt;margin-top:96.8pt;width:85.75pt;height:21.6pt;z-index:251667968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmxGADMAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC815Idx4tgOXAduChg&#10;JAGcImeaIi0BFIclaUvu13dIeUvaU9ELNeTs781o9tDWihyEdRXonPZ7KSVCcygqvcvpj9fVlwkl&#10;zjNdMAVa5PQoHH2Yf/40a0wmBlCCKoQlGES7rDE5Lb03WZI4XoqauR4YoVEpwdbM49XuksKyBqPX&#10;Khmk6ShpwBbGAhfO4etjp6TzGF9Kwf2zlE54onKKtfl42nhuw5nMZyzbWWbKip/KYP9QRc0qjUkv&#10;oR6ZZ2Rvqz9C1RW34ED6Hoc6ASkrLmIP2E0//dDNpmRGxF4QHGcuMLn/F5Y/HTbmxRLffoUWCQyA&#10;NMZlDh9DP620dfhipQT1COHxAptoPeHBKZ1MpqMxJRx1g/HwbhBxTa7exjr/TUBNgpBTi7REtNhh&#10;7TxmRNOzSUjmQFXFqlIqXsIoiKWy5MCQROVjjejxzkpp0uR0dHefxsAagnsXWWlMcO0pSL7dtqQq&#10;cjo997uF4ogwWOgmxBm+qrDWNXP+hVkcCewcx9w/4yEVYC44SZSUYH/97T3YI1OopaTBEcup+7ln&#10;VlCivmvkcNofDsNMxsvwfoywEXur2d5q9L5eAgLQx4UyPIrB3quzKC3Ub7gNi5AVVUxzzJ1TfxaX&#10;vht83CYuFotohFNomF/rjeEhdAA8MPHavjFrTnR5JPoJzsPIsg+sdbbBU8Ni70FWkdKAc4fqCX6c&#10;4Mj0advCitzeo9X1nzD/DQAA//8DAFBLAwQUAAYACAAAACEAG8lDkuIAAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPy07DMBBF90j8gzVIbBB1mkDahjgVQjwkdjQ8xM6NhyQiHkexm4S/Z7qC5ehc&#10;3Xsm3862EyMOvnWkYLmIQCBVzrRUK3gtHy7XIHzQZHTnCBX8oIdtcXqS68y4iV5w3IVacAn5TCto&#10;QugzKX3VoNV+4XokZl9usDrwOdTSDHrictvJOIpSaXVLvNDoHu8arL53B6vg86L+ePbz49uUXCf9&#10;/dNYrt5NqdT52Xx7AyLgHP7CcNRndSjYae8OZLzoFMTJJuYog02SguDE1TJagdgfUboGWeTy/w/F&#10;LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmxGADMAIAAFsEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAbyUOS4gAAAAsBAAAPAAAAAAAAAAAA&#10;AAAAAIoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6C7A7658" w14:textId="4EA43017" w:rsidR="00A55235" w:rsidRDefault="00A55235" w:rsidP="00A55235">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:contextualSpacing/>
                         <w:rPr>
                           <w:sz w:val="12"/>
                           <w:szCs w:val="12"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="12"/>
                           <w:szCs w:val="12"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
@@ -7454,60 +9909,61 @@
                         <w:t>Et 4cm d’épaisseur</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0EF5AC9E" w14:textId="1F8608B8" w:rsidR="00A55235" w:rsidRPr="00A55235" w:rsidRDefault="00A55235" w:rsidP="00A55235">
                       <w:pPr>
                         <w:spacing w:line="48" w:lineRule="auto"/>
                         <w:contextualSpacing/>
                         <w:rPr>
                           <w:sz w:val="12"/>
                           <w:szCs w:val="12"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00A60EB7">
-        <w:rPr>
+      <w:r w:rsidR="00A60EB7" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D0E039B" wp14:editId="4695D199">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D0E039B" wp14:editId="4695D199">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1723171</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>597250</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="599090" cy="227023"/>
                 <wp:effectExtent l="0" t="0" r="0" b="1905"/>
                 <wp:wrapNone/>
                 <wp:docPr id="36" name="Zone de texte 36"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="599090" cy="227023"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -7544,95 +10000,96 @@
                               <w:t>Axe du couloir</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7D0E039B" id="Zone de texte 36" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:135.7pt;margin-top:47.05pt;width:47.15pt;height:17.9pt;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDrUfYXMAIAAFoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+y4SdsYcYosRYYB&#13;&#10;QVsgHXpWZDkWIIuapMTOfv0oOV/tdhp2kUmReiIfnzx96BpF9sI6Cbqgw0FKidAcSqm3Bf3xuvxy&#13;&#10;T4nzTJdMgRYFPQhHH2afP01bk4sMalClsARBtMtbU9Dae5MnieO1aJgbgBEagxXYhnl07TYpLWsR&#13;&#10;vVFJlqa3SQu2NBa4cA53H/sgnUX8qhLcP1eVE56ogmJtPq42rpuwJrMpy7eWmVryYxnsH6pomNR4&#13;&#10;6RnqkXlGdlb+AdVIbsFB5QccmgSqSnIRe8BuhumHbtY1MyL2guQ4c6bJ/T9Y/rRfmxdLfPcVOhxg&#13;&#10;IKQ1Lne4GfrpKtuEL1ZKMI4UHs60ic4TjpvjySSdYIRjKMvu0uwmoCSXw8Y6/01AQ4JRUItTiWSx&#13;&#10;/cr5PvWUEu5yoGS5lEpFJyhBLJQle4YzVD6WiODvspQmbUFvb8ZpBNYQjvfISmMtl5aC5btNR2RZ&#13;&#10;0PtTuxsoD8iChV4gzvClxFpXzPkXZlER2B6q3D/jUinAu+BoUVKD/fW3/ZCPg8IoJS0qrKDu545Z&#13;&#10;QYn6rnGEk+FoFCQZndH4LkPHXkc21xG9axaABAzxPRkezZDv1cmsLDRv+Bjm4VYMMc3x7oL6k7nw&#13;&#10;ve7xMXExn8ckFKFhfqXXhgfoQHiYxGv3xqw5jsvjnJ/gpEWWf5hanxtOapjvPFQyjjTw3LN6pB8F&#13;&#10;HEVxfGzhhVz7MevyS5j9BgAA//8DAFBLAwQUAAYACAAAACEAiKQRBuYAAAAPAQAADwAAAGRycy9k&#13;&#10;b3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuKDWebQNSeNUiKfEjaaAuLnxkkTEdhS7Sfj3LCe4rLTa&#13;&#10;b2Zn8t2sOzbi4FprBITLABiayqrW1AIO5cPiGpjz0ijZWYMCvtHBrjg/y2Wm7GRecNz7mpGJcZkU&#13;&#10;0HjfZ5y7qkEt3dL2aOj2aQctPa1DzdUgJzLXHY+CYMO1bA19aGSPtw1WX/uTFvBxVb8/u/nxdYrX&#13;&#10;cX//NJbJmyqFuLyY77Y0brbAPM7+TwG/HSg/FBTsaE9GOdYJiJJwRaiAdBUCIyDerBNgRyKjNAVe&#13;&#10;5Px/j+IHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#13;&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#13;&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA61H2FzACAABaBAAADgAAAAAAAAAA&#13;&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAiKQRBuYAAAAPAQAADwAAAAAA&#13;&#10;AAAAAAAAAACKBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#13;&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="7D0E039B" id="Zone de texte 36" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:135.7pt;margin-top:47.05pt;width:47.15pt;height:17.9pt;z-index:251665920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGyDe+LwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSSk0I6IUDEqpkmo&#10;rUSnPhvHBkuOz7MNCfv1OztQWLenaS/One/8+e67z5ned40mB+G8AlPR4SCnRBgOtTLbin5/WX76&#10;TIkPzNRMgxEVPQpP72cfP0xbW4oCdqBr4QiCGF+2tqK7EGyZZZ7vRMP8AKwwGJTgGhbQddusdqxF&#10;9EZnRZ7fZi242jrgwnvcfeiDdJbwpRQ8PEnpRSC6olhbSKtL6yau2WzKyq1jdqf4qQz2D1U0TBm8&#10;9A3qgQVG9k79AdUo7sCDDAMOTQZSKi5SD9jNMH/XzXrHrEi9IDnevtHk/x8sfzys7bMjofsCHQ4w&#10;EtJaX3rcjP100jXxi5USjCOFxzfaRBcIx83xZJJPMMIxVBR3eXETUbLLYet8+CqgIdGoqMOpJLLY&#10;YeVDn3pOiXd50KpeKq2TE5UgFtqRA8MZ6pBKRPDfsrQhbUVvb8Z5AjYQj/fI2mAtl5aiFbpNR1SN&#10;7SYBxK0N1EekwUGvEG/5UmGxK+bDM3MoCewPZR6ecJEa8DI4WZTswP38237Mx0lhlJIWJVZR/2PP&#10;nKBEfzM4w8lwNIqaTM5ofFeg464jm+uI2TcLQAaG+KAsT2bMD/psSgfNK76GebwVQ8xwvLui4Wwu&#10;Qi98fE1czOcpCVVoWViZteUROjIeR/HSvTJnT/MKOOhHOIuRle/G1ufGkwbm+wBSpZleWD3xjwpO&#10;qji9tvhErv2UdfknzH4BAAD//wMAUEsDBBQABgAIAAAAIQC/sld04gAAAAoBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/LTsMwEEX3SP0HayqxQdR5tA0JcSqEeEjd0fAQOzcekoh4HMVuEv4es6LL0T26&#10;90y+m3XHRhxsa0hAuAqAIVVGtVQLeC0fr2+AWSdJyc4QCvhBC7ticZHLTJmJXnA8uJr5ErKZFNA4&#10;12ec26pBLe3K9Eg++zKDls6fQ83VICdfrjseBcGWa9mSX2hkj/cNVt+HkxbweVV/7O389DbFm7h/&#10;eB7L5F2VQlwu57tbYA5n9w/Dn75Xh8I7Hc2JlGWdgCgJ1x4VkK5DYB6It5sE2NGTUZoCL3J+/kLx&#10;CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAbIN74vAgAAWwQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAL+yV3TiAAAACgEAAA8AAAAAAAAAAAAA&#10;AAAAiQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="52DD4A82" w14:textId="6054A316" w:rsidR="00A60EB7" w:rsidRPr="00A60EB7" w:rsidRDefault="00A60EB7">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="11"/>
                           <w:szCs w:val="11"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A60EB7">
                         <w:rPr>
                           <w:sz w:val="11"/>
                           <w:szCs w:val="11"/>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>Axe du couloir</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00A60EB7">
-        <w:rPr>
+      <w:r w:rsidR="00A60EB7" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251695104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39C17281" wp14:editId="10806D58">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39C17281" wp14:editId="10806D58">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>897649</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>704719</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="882869" cy="264182"/>
                 <wp:effectExtent l="25400" t="0" r="19050" b="53340"/>
                 <wp:wrapNone/>
                 <wp:docPr id="35" name="Connecteur droit 35"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="882869" cy="264182"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="3175">
@@ -7646,67 +10103,68 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="609735E1" id="Connecteur droit 35" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251695104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="70.7pt,55.5pt" to="140.2pt,76.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQD+vdBxzQEAAOQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v1DAUvCPxHyzf2XwASxpttoe2cEFQ&#13;&#10;tYW76zxvLPlLttkk/55nZzetACEVcbEc+828N+PJ7nLSihzBB2lNR6tNSQkYbntpDh399vDxTUNJ&#13;&#10;iMz0TFkDHZ0h0Mv961e70bVQ28GqHjxBEhPa0XV0iNG1RRH4AJqFjXVg8FJYr1nET38oes9GZNeq&#13;&#10;qMtyW4zW985bDiHg6fVySfeZXwjg8asQASJRHcXZYl59Xh/TWux3rD145gbJT2Owf5hCM2mw6Up1&#13;&#10;zSIjP7z8jUpL7m2wIm641YUVQnLIGlBNVf6i5n5gDrIWNCe41abw/2j5l+OVufVow+hCG9ytTyom&#13;&#10;4TURSrrv+KZZF05KpmzbvNoGUyQcD5umbrYXlHC8qrfvqqZOthYLTaJzPsRPYDVJm44qaZIq1rLj&#13;&#10;5xCX0nNJOlaGjB19W314n6sGYP2N6UmcHQYoesnMQQFNNUFTogCDh5uFRxns/CQl7+KsYOG9A0Fk&#13;&#10;jyMvonLK4Ep5cmSYD8Y5mFitTFidYEIqtQLLPNJfgaf6BIWcwJeAV0TubE1cwVoa6//UPU7nkcVS&#13;&#10;f3Zg0Z0seLT9nB85W4NRys9zin3K6vPvDH/6Ofc/AQAA//8DAFBLAwQUAAYACAAAACEAuOJNR+IA&#13;&#10;AAAQAQAADwAAAGRycy9kb3ducmV2LnhtbExPTU/DMAy9I/EfIiNxY2lLqaau6cSHuHHZhoS4pU1o&#13;&#10;Co0TNWnX/nvMiV0s+/n5+b1qv9iBzXoMvUMB6SYBprF1qsdOwPvp9W4LLESJSg4OtYBVB9jX11eV&#13;&#10;LJU740HPx9gxEsFQSgEmRl9yHlqjrQwb5zXS7suNVkYax46rUZ5J3A48S5KCW9kjfTDS62ej25/j&#13;&#10;ZAXMsVmW09PHuhb3uek/J/92+PZC3N4sLzsqjztgUS/x/wL+MpB/qMlY4yZUgQ0052lOVGrSlJIR&#13;&#10;I9smhDSEPGQF8Lril0HqXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#13;&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD+vdBxzQEAAOQD&#13;&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC44k1H4gAA&#13;&#10;ABABAAAPAAAAAAAAAAAAAAAAACcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#13;&#10;AAAA&#13;&#10;" strokecolor="#4579b8 [3044]" strokeweight=".25pt">
+              <v:line w14:anchorId="12173055" id="Connecteur droit 35" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="70.7pt,55.5pt" to="140.2pt,76.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+vdBxzQEAAOQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v1DAUvCPxHyzf2XwASxpttoe2cEFQ&#10;tYW76zxvLPlLttkk/55nZzetACEVcbEc+828N+PJ7nLSihzBB2lNR6tNSQkYbntpDh399vDxTUNJ&#10;iMz0TFkDHZ0h0Mv961e70bVQ28GqHjxBEhPa0XV0iNG1RRH4AJqFjXVg8FJYr1nET38oes9GZNeq&#10;qMtyW4zW985bDiHg6fVySfeZXwjg8asQASJRHcXZYl59Xh/TWux3rD145gbJT2Owf5hCM2mw6Up1&#10;zSIjP7z8jUpL7m2wIm641YUVQnLIGlBNVf6i5n5gDrIWNCe41abw/2j5l+OVufVow+hCG9ytTyom&#10;4TURSrrv+KZZF05KpmzbvNoGUyQcD5umbrYXlHC8qrfvqqZOthYLTaJzPsRPYDVJm44qaZIq1rLj&#10;5xCX0nNJOlaGjB19W314n6sGYP2N6UmcHQYoesnMQQFNNUFTogCDh5uFRxns/CQl7+KsYOG9A0Fk&#10;jyMvonLK4Ep5cmSYD8Y5mFitTFidYEIqtQLLPNJfgaf6BIWcwJeAV0TubE1cwVoa6//UPU7nkcVS&#10;f3Zg0Z0seLT9nB85W4NRys9zin3K6vPvDH/6Ofc/AQAA//8DAFBLAwQUAAYACAAAACEAc6bus9wA&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPy06EQBC8m/gPkzbx5g4gkg0ybNTEm5d9JMbbwLQM&#10;u8wjzMDC39ue9Nb1SHVVtVvMwGYcQ++sgHSTAEPbOtXbTsDp+P6wBRaitEoOzqKAFQPs6tubSpbK&#10;Xe0e50PsGIXYUEoBOkZfch5ajUaGjfNoSft2o5GR4NhxNcorhZuBZ0lScCN7Sx+09Pimsb0cJiNg&#10;js2yHF8/17V4zHX/NfmP/dkLcX+3vDwDi7jEPzP81qfqUFOnxk1WBTYQztOcrHSkKY0iR7ZNiGmI&#10;ecoK4HXF/2+ofwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD+vdBxzQEAAOQDAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBzpu6z3AAAAAsBAAAP&#10;AAAAAAAAAAAAAAAAACcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#10;" strokecolor="#4579b8 [3044]" strokeweight=".25pt">
                 <v:stroke startarrow="block" startarrowwidth="narrow" startarrowlength="short"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00A60EB7">
-        <w:rPr>
+      <w:r w:rsidR="00A60EB7" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="523B497C" wp14:editId="1B977E36">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251647488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="523B497C" wp14:editId="1B977E36">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1111666</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>969229</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="258555"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="8255"/>
                 <wp:wrapNone/>
                 <wp:docPr id="26" name="Connecteur droit 26"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="258555"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="6350">
@@ -7717,67 +10175,68 @@
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="0419A99E" id="Connecteur droit 26" o:spid="_x0000_s1026" style="position:absolute;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="87.55pt,76.3pt" to="87.55pt,96.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBFSnwcyAEAAPoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdKAgEyznEcC9F&#13;&#10;GyTtB9DUUiLAF0jWkv++S0qW2yQo0CA6UBQ5szszpLZ3o1bkBD5Iaxq6XpWUgOG2laZr6M8fh0+3&#13;&#10;lITITMuUNdDQMwR6t/v4YTu4Gja2t6oFT7CICfXgGtrH6OqiCLwHzcLKOjC4KazXLOKn74rWswGr&#13;&#10;a1VsyvKmGKxvnbccQsDV/bRJd7m+EMDjdyECRKIaitpiHn0ej2ksdltWd565XvJZBnuDCs2kwaZL&#13;&#10;qT2LjPzy8kUpLbm3wYq44lYXVgjJIXtAN+vymZunnjnIXjCc4JaYwvuV5d9O9+bBYwyDC3VwDz65&#13;&#10;GIXX6Y36yJjDOi9hwRgJnxY5rm6q26qqUo7Fled8iF/AapImDVXSJBusZqevIU7QCyQtK0OGht58&#13;&#10;rsqMClbJ9iCVSnvBd8d75cmJ4QkeDiU+c7O/YKncnoV+wqkuzfc2zlBlUN7VYJ7Fs4Kp+SMIIlu0&#13;&#10;tJ7ap7sHS0/GOZi4XiohOtEE6luIs+5/EWd8okK+l/9DXhi5szVxIWtprH9NdhwvksWEvyQw+U4R&#13;&#10;HG17zkefo8ELls9w/hnSDf7zO9Ovv+zuNwAAAP//AwBQSwMEFAAGAAgAAAAhALbWUCvgAAAAEAEA&#13;&#10;AA8AAABkcnMvZG93bnJldi54bWxMT8FOwzAMvSPxD5GRuLG0K9tY13RCQJF2ZOPAMW1MU9E4VZNt&#13;&#10;5e/xuMDFes9+fn4utpPrxQnH0HlSkM4SEEiNNx21Ct4P1d0DiBA1Gd17QgXfGGBbXl8VOjf+TG94&#13;&#10;2sdWsAmFXCuwMQ65lKGx6HSY+QGJZ59+dDoyHVtpRn1mc9fLeZIspdMd8QWrB3yy2Hztj07BoF+y&#13;&#10;unpN249QVenqcB9tvVsrdXszPW+4PG5ARJzi3wZcfuD8UHKw2h/JBNEzXy1SljJYzJcgLorfTs1g&#13;&#10;nWUgy0L+f6T8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#13;&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#13;&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEVKfBzIAQAA+gMAAA4AAAAA&#13;&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALbWUCvgAAAAEAEAAA8A&#13;&#10;AAAAAAAAAAAAAAAAIgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAvBQAAAAA=&#13;&#10;" strokecolor="red" strokeweight=".5pt">
+              <v:line w14:anchorId="65F4CF9F" id="Connecteur droit 26" o:spid="_x0000_s1026" style="position:absolute;z-index:251647488;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="87.55pt,76.3pt" to="87.55pt,96.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFSnwcyAEAAPoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdKAgEyznEcC9F&#10;GyTtB9DUUiLAF0jWkv++S0qW2yQo0CA6UBQ5szszpLZ3o1bkBD5Iaxq6XpWUgOG2laZr6M8fh0+3&#10;lITITMuUNdDQMwR6t/v4YTu4Gja2t6oFT7CICfXgGtrH6OqiCLwHzcLKOjC4KazXLOKn74rWswGr&#10;a1VsyvKmGKxvnbccQsDV/bRJd7m+EMDjdyECRKIaitpiHn0ej2ksdltWd565XvJZBnuDCs2kwaZL&#10;qT2LjPzy8kUpLbm3wYq44lYXVgjJIXtAN+vymZunnjnIXjCc4JaYwvuV5d9O9+bBYwyDC3VwDz65&#10;GIXX6Y36yJjDOi9hwRgJnxY5rm6q26qqUo7Fled8iF/AapImDVXSJBusZqevIU7QCyQtK0OGht58&#10;rsqMClbJ9iCVSnvBd8d75cmJ4QkeDiU+c7O/YKncnoV+wqkuzfc2zlBlUN7VYJ7Fs4Kp+SMIIlu0&#10;tJ7ap7sHS0/GOZi4XiohOtEE6luIs+5/EWd8okK+l/9DXhi5szVxIWtprH9NdhwvksWEvyQw+U4R&#10;HG17zkefo8ELls9w/hnSDf7zO9Ovv+zuNwAAAP//AwBQSwMEFAAGAAgAAAAhACm8YkLdAAAACwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxY2pVtrGs6IUSROLJx4Og2WVPROFWT&#10;beXf43Fht/fsp+fPxXZyvTiZMXSeFKSzBIShxuuOWgWf++rhCUSISBp7T0bBjwmwLW9vCsy1P9OH&#10;Oe1iK7iEQo4KbIxDLmVorHEYZn4wxLuDHx1GtmMr9YhnLne9nCfJUjrsiC9YHMyLNc337ugUDPia&#10;1dVb2n6FqkpX+8do6/e1Uvd30/MGRDRT/A/DBZ/RoWSm2h9JB9GzXy1SjrJYzJcgLom/Sc1inWUg&#10;y0Je/1D+AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEVKfBzIAQAA+gMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACm8YkLdAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAIgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokecolor="red" strokeweight=".5pt">
                 <v:stroke dashstyle="longDashDot"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00A60EB7">
-        <w:rPr>
+      <w:r w:rsidR="00A60EB7" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41F93EF5" wp14:editId="0E7209B5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41F93EF5" wp14:editId="0E7209B5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>996380</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>970521</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="258555"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="8255"/>
                 <wp:wrapNone/>
                 <wp:docPr id="34" name="Connecteur droit 34"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="258555"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="6350">
@@ -7788,67 +10247,68 @@
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="3F50AD9C" id="Connecteur droit 34" o:spid="_x0000_s1026" style="position:absolute;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="78.45pt,76.4pt" to="78.45pt,96.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBFSnwcyAEAAPoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdKAgEyznEcC9F&#13;&#10;GyTtB9DUUiLAF0jWkv++S0qW2yQo0CA6UBQ5szszpLZ3o1bkBD5Iaxq6XpWUgOG2laZr6M8fh0+3&#13;&#10;lITITMuUNdDQMwR6t/v4YTu4Gja2t6oFT7CICfXgGtrH6OqiCLwHzcLKOjC4KazXLOKn74rWswGr&#13;&#10;a1VsyvKmGKxvnbccQsDV/bRJd7m+EMDjdyECRKIaitpiHn0ej2ksdltWd565XvJZBnuDCs2kwaZL&#13;&#10;qT2LjPzy8kUpLbm3wYq44lYXVgjJIXtAN+vymZunnjnIXjCc4JaYwvuV5d9O9+bBYwyDC3VwDz65&#13;&#10;GIXX6Y36yJjDOi9hwRgJnxY5rm6q26qqUo7Fled8iF/AapImDVXSJBusZqevIU7QCyQtK0OGht58&#13;&#10;rsqMClbJ9iCVSnvBd8d75cmJ4QkeDiU+c7O/YKncnoV+wqkuzfc2zlBlUN7VYJ7Fs4Kp+SMIIlu0&#13;&#10;tJ7ap7sHS0/GOZi4XiohOtEE6luIs+5/EWd8okK+l/9DXhi5szVxIWtprH9NdhwvksWEvyQw+U4R&#13;&#10;HG17zkefo8ELls9w/hnSDf7zO9Ovv+zuNwAAAP//AwBQSwMEFAAGAAgAAAAhAIJfyIbfAAAAEAEA&#13;&#10;AA8AAABkcnMvZG93bnJldi54bWxMT8FOwzAMvSPxD5GRuLG0Gxu0azohoEgc2ThwdJvQVDRO1WRb&#13;&#10;+XtcLnCxnu3n5/eK3eR6cTJj6DwpSBcJCEON1x21Ct4P1c09iBCRNPaejIJvE2BXXl4UmGt/pjdz&#13;&#10;2sdWsAiFHBXYGIdcytBY4zAs/GCId59+dBi5HVupRzyzuOvlMkk20mFH/MHiYB6tab72R6dgwOdV&#13;&#10;Xb2k7UeoqvTucBtt/ZopdX01PW25PGxBRDPFvwuYM7B/KNlY7Y+kg+i5X28yps5gyUFmxu+kZpCt&#13;&#10;1iDLQv4PUv4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#13;&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#13;&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARUp8HMgBAAD6AwAADgAAAAAA&#13;&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAgl/Iht8AAAAQAQAADwAA&#13;&#10;AAAAAAAAAAAAAAAiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#13;&#10;" strokecolor="red" strokeweight=".5pt">
+              <v:line w14:anchorId="7CA74D06" id="Connecteur droit 34" o:spid="_x0000_s1026" style="position:absolute;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="78.45pt,76.4pt" to="78.45pt,96.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFSnwcyAEAAPoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdKAgEyznEcC9F&#10;GyTtB9DUUiLAF0jWkv++S0qW2yQo0CA6UBQ5szszpLZ3o1bkBD5Iaxq6XpWUgOG2laZr6M8fh0+3&#10;lITITMuUNdDQMwR6t/v4YTu4Gja2t6oFT7CICfXgGtrH6OqiCLwHzcLKOjC4KazXLOKn74rWswGr&#10;a1VsyvKmGKxvnbccQsDV/bRJd7m+EMDjdyECRKIaitpiHn0ej2ksdltWd565XvJZBnuDCs2kwaZL&#10;qT2LjPzy8kUpLbm3wYq44lYXVgjJIXtAN+vymZunnjnIXjCc4JaYwvuV5d9O9+bBYwyDC3VwDz65&#10;GIXX6Y36yJjDOi9hwRgJnxY5rm6q26qqUo7Fled8iF/AapImDVXSJBusZqevIU7QCyQtK0OGht58&#10;rsqMClbJ9iCVSnvBd8d75cmJ4QkeDiU+c7O/YKncnoV+wqkuzfc2zlBlUN7VYJ7Fs4Kp+SMIIlu0&#10;tJ7ap7sHS0/GOZi4XiohOtEE6luIs+5/EWd8okK+l/9DXhi5szVxIWtprH9NdhwvksWEvyQw+U4R&#10;HG17zkefo8ELls9w/hnSDf7zO9Ovv+zuNwAAAP//AwBQSwMEFAAGAAgAAAAhAB01+u/bAAAACwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMT0FOwzAQvCPxB2uRuFEnLS1NiFMhRJA40nLocRObOCJeR7Hb&#10;ht+z4QK3mZ3R7Eyxm1wvzmYMnScF6SIBYajxuqNWwcehutuCCBFJY+/JKPg2AXbl9VWBufYXejfn&#10;fWwFh1DIUYGNccilDI01DsPCD4ZY+/Sjw8h0bKUe8cLhrpfLJNlIhx3xB4uDebam+dqfnIIBX1Z1&#10;9Zq2x1BV6cPhPtr6LVPq9mZ6egQRzRT/zDDX5+pQcqfan0gH0TNfbzK2zmDJG2bH76VmkK3WIMtC&#10;/t9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBFSnwcyAEAAPoDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAdNfrv2wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAACIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" strokecolor="red" strokeweight=".5pt">
                 <v:stroke dashstyle="longDashDot"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00A60EB7">
-        <w:rPr>
+      <w:r w:rsidR="00A60EB7" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="260185C9" wp14:editId="0C68F89A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="260185C9" wp14:editId="0C68F89A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>895481</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>971156</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="258555"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="8255"/>
                 <wp:wrapNone/>
                 <wp:docPr id="33" name="Connecteur droit 33"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="258555"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="6350">
@@ -7859,67 +10319,68 @@
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="61F850B8" id="Connecteur droit 33" o:spid="_x0000_s1026" style="position:absolute;z-index:251692032;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="70.5pt,76.45pt" to="70.5pt,96.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBFSnwcyAEAAPoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdKAgEyznEcC9F&#13;&#10;GyTtB9DUUiLAF0jWkv++S0qW2yQo0CA6UBQ5szszpLZ3o1bkBD5Iaxq6XpWUgOG2laZr6M8fh0+3&#13;&#10;lITITMuUNdDQMwR6t/v4YTu4Gja2t6oFT7CICfXgGtrH6OqiCLwHzcLKOjC4KazXLOKn74rWswGr&#13;&#10;a1VsyvKmGKxvnbccQsDV/bRJd7m+EMDjdyECRKIaitpiHn0ej2ksdltWd565XvJZBnuDCs2kwaZL&#13;&#10;qT2LjPzy8kUpLbm3wYq44lYXVgjJIXtAN+vymZunnjnIXjCc4JaYwvuV5d9O9+bBYwyDC3VwDz65&#13;&#10;GIXX6Y36yJjDOi9hwRgJnxY5rm6q26qqUo7Fled8iF/AapImDVXSJBusZqevIU7QCyQtK0OGht58&#13;&#10;rsqMClbJ9iCVSnvBd8d75cmJ4QkeDiU+c7O/YKncnoV+wqkuzfc2zlBlUN7VYJ7Fs4Kp+SMIIlu0&#13;&#10;tJ7ap7sHS0/GOZi4XiohOtEE6luIs+5/EWd8okK+l/9DXhi5szVxIWtprH9NdhwvksWEvyQw+U4R&#13;&#10;HG17zkefo8ELls9w/hnSDf7zO9Ovv+zuNwAAAP//AwBQSwMEFAAGAAgAAAAhAFuguqjgAAAAEAEA&#13;&#10;AA8AAABkcnMvZG93bnJldi54bWxMT8tOwzAQvCPxD9YicaNO2lJIGqdCQCpxpOXA0YmXOCJeR7Hb&#13;&#10;hr9n2wtcVjP7mJ0pNpPrxRHH0HlSkM4SEEiNNx21Cj721d0jiBA1Gd17QgU/GGBTXl8VOjf+RO94&#13;&#10;3MVWsAiFXCuwMQ65lKGx6HSY+QGJZ19+dDoyHVtpRn1icdfLeZKspNMd8QerB3y22HzvDk7BoF8X&#13;&#10;dbVN289QVenDfhlt/ZYpdXszvay5PK1BRJzi3wWcM7B/KNlY7Q9kguiZL1MOFBnczzMQ541Lp2aQ&#13;&#10;LVYgy0L+D1L+AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#13;&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#13;&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEVKfBzIAQAA+gMAAA4AAAAA&#13;&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFuguqjgAAAAEAEAAA8A&#13;&#10;AAAAAAAAAAAAAAAAIgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAvBQAAAAA=&#13;&#10;" strokecolor="red" strokeweight=".5pt">
+              <v:line w14:anchorId="1A8ECA7B" id="Connecteur droit 33" o:spid="_x0000_s1026" style="position:absolute;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="70.5pt,76.45pt" to="70.5pt,96.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFSnwcyAEAAPoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdKAgEyznEcC9F&#10;GyTtB9DUUiLAF0jWkv++S0qW2yQo0CA6UBQ5szszpLZ3o1bkBD5Iaxq6XpWUgOG2laZr6M8fh0+3&#10;lITITMuUNdDQMwR6t/v4YTu4Gja2t6oFT7CICfXgGtrH6OqiCLwHzcLKOjC4KazXLOKn74rWswGr&#10;a1VsyvKmGKxvnbccQsDV/bRJd7m+EMDjdyECRKIaitpiHn0ej2ksdltWd565XvJZBnuDCs2kwaZL&#10;qT2LjPzy8kUpLbm3wYq44lYXVgjJIXtAN+vymZunnjnIXjCc4JaYwvuV5d9O9+bBYwyDC3VwDz65&#10;GIXX6Y36yJjDOi9hwRgJnxY5rm6q26qqUo7Fled8iF/AapImDVXSJBusZqevIU7QCyQtK0OGht58&#10;rsqMClbJ9iCVSnvBd8d75cmJ4QkeDiU+c7O/YKncnoV+wqkuzfc2zlBlUN7VYJ7Fs4Kp+SMIIlu0&#10;tJ7ap7sHS0/GOZi4XiohOtEE6luIs+5/EWd8okK+l/9DXhi5szVxIWtprH9NdhwvksWEvyQw+U4R&#10;HG17zkefo8ELls9w/hnSDf7zO9Ovv+zuNwAAAP//AwBQSwMEFAAGAAgAAAAhAMTKiMHcAAAACwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMT0FOwzAQvCPxB2uRuFEnbSkkxKkQIkgcaTlw3CRLHBGvo9ht&#10;w+/ZcoHbzM5odqbYzm5QR5pC79lAukhAETe+7bkz8L6vbu5BhYjc4uCZDHxTgG15eVFg3voTv9Fx&#10;FzslIRxyNGBjHHOtQ2PJYVj4kVi0Tz85jEKnTrcTniTcDXqZJBvtsGf5YHGkJ0vN1+7gDIz4vKqr&#10;l7T7CFWV3u3X0davmTHXV/PjA6hIc/wzw7m+VIdSOtX+wG1Qg/B1KluigNtlBurs+L3UArLVBnRZ&#10;6P8byh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARUp8HMgBAAD6AwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAxMqIwdwAAAALAQAADwAAAAAA&#10;AAAAAAAAAAAiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="red" strokeweight=".5pt">
                 <v:stroke dashstyle="longDashDot"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00A60EB7">
-        <w:rPr>
+      <w:r w:rsidR="00A60EB7" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01350449" wp14:editId="2CE34645">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01350449" wp14:editId="2CE34645">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>802881</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>969580</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="257810"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="8890"/>
                 <wp:wrapNone/>
                 <wp:docPr id="32" name="Connecteur droit 32"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="257810"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="6350">
@@ -7930,67 +10391,68 @@
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="78EE6F68" id="Connecteur droit 32" o:spid="_x0000_s1026" style="position:absolute;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="63.2pt,76.35pt" to="63.2pt,96.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBkskH2yQEAAPoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAUfK/Uf0C8N7ZT7XZlxdmHjdKX&#13;&#10;ql318gEEH2wkzEFAY+fve8CO05sqtaofMIaZOWcGvHucBsPO4ING2/BqU3IGVmKrbdfwL5+Prx44&#13;&#10;C1HYVhi00PALBP64f/liN7oattijacEzErGhHl3D+xhdXRRB9jCIsEEHljYV+kFE+vRd0Xoxkvpg&#13;&#10;im1Z3hcj+tZ5lBACrR7mTb7P+kqBjB+UChCZaTj1FvPo83hKY7HfibrzwvVaLm2If+hiENpS0VXq&#13;&#10;IKJgX73+RWrQ0mNAFTcShwKV0hKyB3JTlT+5+dQLB9kLhRPcGlP4f7Ly/fnJPnuKYXShDu7ZJxeT&#13;&#10;8kN6U39symFd1rBgikzOi5JWt3dvHqqcY3HjOR/iW8CBpUnDjbbJhqjF+V2IVIugV0haNpaNDb9/&#13;&#10;fVdmVECj26M2Ju0F352ejGdnQSd4PJb0pEMjhR9gSe4gQj/jTJfmB4wL1Fhi3AzmWbwYmIt/BMV0&#13;&#10;S5aquXy6e7DWFFKCjdWqROhEU9TfSlz6/hNxwScq5Hv5N+SVkSujjSt50Bb979qO07VlNeOvCcy+&#13;&#10;UwQnbC/56HM0dMFyrMvPkG7w99+Zfvtl998AAAD//wMAUEsDBBQABgAIAAAAIQAZfUrv4QAAABAB&#13;&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsNADLwj8Q8rI3Gjm0fpI82mQkCQeqTlwNFJttmIrDfK&#13;&#10;btvw97hc4GLN2OPxON9OthdnPfrOkYJ4FoHQVLumo1bBx6F8WIHwAanB3pFW8K09bIvbmxyzxl3o&#13;&#10;XZ/3oRVsQj5DBSaEIZPS10Zb9DM3aOLZ0Y0WA9Oxlc2IFza3vUyiaCEtdsQXDA762ej6a3+yCgZ8&#13;&#10;TavyLW4/fVnGy8M8mGq3Vur+bnrZcHnagAh6Cn8bcP2B80PBwSp3osaLnnmymLOUwWOyBHFV/HYq&#13;&#10;Bus0BVnk8v8jxQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#13;&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#13;&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZLJB9skBAAD6AwAADgAA&#13;&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAGX1K7+EAAAAQAQAA&#13;&#10;DwAAAAAAAAAAAAAAAAAjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADEFAAAAAA==&#13;&#10;" strokecolor="red" strokeweight=".5pt">
+              <v:line w14:anchorId="7A49E8BA" id="Connecteur droit 32" o:spid="_x0000_s1026" style="position:absolute;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="63.2pt,76.35pt" to="63.2pt,96.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkskH2yQEAAPoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAUfK/Uf0C8N7ZT7XZlxdmHjdKX&#10;ql318gEEH2wkzEFAY+fve8CO05sqtaofMIaZOWcGvHucBsPO4ING2/BqU3IGVmKrbdfwL5+Prx44&#10;C1HYVhi00PALBP64f/liN7oattijacEzErGhHl3D+xhdXRRB9jCIsEEHljYV+kFE+vRd0Xoxkvpg&#10;im1Z3hcj+tZ5lBACrR7mTb7P+kqBjB+UChCZaTj1FvPo83hKY7HfibrzwvVaLm2If+hiENpS0VXq&#10;IKJgX73+RWrQ0mNAFTcShwKV0hKyB3JTlT+5+dQLB9kLhRPcGlP4f7Ly/fnJPnuKYXShDu7ZJxeT&#10;8kN6U39symFd1rBgikzOi5JWt3dvHqqcY3HjOR/iW8CBpUnDjbbJhqjF+V2IVIugV0haNpaNDb9/&#10;fVdmVECj26M2Ju0F352ejGdnQSd4PJb0pEMjhR9gSe4gQj/jTJfmB4wL1Fhi3AzmWbwYmIt/BMV0&#10;S5aquXy6e7DWFFKCjdWqROhEU9TfSlz6/hNxwScq5Hv5N+SVkSujjSt50Bb979qO07VlNeOvCcy+&#10;UwQnbC/56HM0dMFyrMvPkG7w99+Zfvtl998AAAD//wMAUEsDBBQABgAIAAAAIQCGF3iG3QAAAAsB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqPNTWhriVAgRJI60HDg68RJHxOso&#10;dtvw9my50NvM7mj223I7u0EccQq9JwXpIgGB1HrTU6fgY1/fPYAIUZPRgydU8IMBttX1VakL40/0&#10;jsdd7ASXUCi0AhvjWEgZWotOh4UfkXj35SenI9upk2bSJy53g8ySZCWd7okvWD3is8X2e3dwCkb9&#10;kjf1a9p9hrpO1/tltM3bRqnbm/npEUTEOf6H4YzP6FAxU+MPZIIY2GerJUdZ3GdrEOfE36Rhsclz&#10;kFUpL3+ofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkskH2yQEAAPoDAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCGF3iG3QAAAAsBAAAPAAAA&#10;AAAAAAAAAAAAACMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAALQUAAAAA&#10;" strokecolor="red" strokeweight=".5pt">
                 <v:stroke dashstyle="longDashDot"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00A60EB7">
-        <w:rPr>
+      <w:r w:rsidR="00A60EB7" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3DBB5C0D" wp14:editId="55DABE14">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3DBB5C0D" wp14:editId="55DABE14">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>681070</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>971156</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="258555"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="8255"/>
                 <wp:wrapNone/>
                 <wp:docPr id="31" name="Connecteur droit 31"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="258555"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="6350">
@@ -8001,67 +10463,68 @@
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="216D169D" id="Connecteur droit 31" o:spid="_x0000_s1026" style="position:absolute;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="53.65pt,76.45pt" to="53.65pt,96.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBFSnwcyAEAAPoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdKAgEyznEcC9F&#13;&#10;GyTtB9DUUiLAF0jWkv++S0qW2yQo0CA6UBQ5szszpLZ3o1bkBD5Iaxq6XpWUgOG2laZr6M8fh0+3&#13;&#10;lITITMuUNdDQMwR6t/v4YTu4Gja2t6oFT7CICfXgGtrH6OqiCLwHzcLKOjC4KazXLOKn74rWswGr&#13;&#10;a1VsyvKmGKxvnbccQsDV/bRJd7m+EMDjdyECRKIaitpiHn0ej2ksdltWd565XvJZBnuDCs2kwaZL&#13;&#10;qT2LjPzy8kUpLbm3wYq44lYXVgjJIXtAN+vymZunnjnIXjCc4JaYwvuV5d9O9+bBYwyDC3VwDz65&#13;&#10;GIXX6Y36yJjDOi9hwRgJnxY5rm6q26qqUo7Fled8iF/AapImDVXSJBusZqevIU7QCyQtK0OGht58&#13;&#10;rsqMClbJ9iCVSnvBd8d75cmJ4QkeDiU+c7O/YKncnoV+wqkuzfc2zlBlUN7VYJ7Fs4Kp+SMIIlu0&#13;&#10;tJ7ap7sHS0/GOZi4XiohOtEE6luIs+5/EWd8okK+l/9DXhi5szVxIWtprH9NdhwvksWEvyQw+U4R&#13;&#10;HG17zkefo8ELls9w/hnSDf7zO9Ovv+zuNwAAAP//AwBQSwMEFAAGAAgAAAAhAB/ZfBDgAAAAEAEA&#13;&#10;AA8AAABkcnMvZG93bnJldi54bWxMT8FOwzAMvSPxD5GRuLG0K2y0azohoEgc2ThwdJvQVDRO1WRb&#13;&#10;+Xs8LnCx3rOfn5/L7ewGcTRT6D0pSBcJCEOt1z11Ct739c09iBCRNA6ejIJvE2BbXV6UWGh/ojdz&#13;&#10;3MVOsAmFAhXYGMdCytBa4zAs/GiIZ59+chiZTp3UE57Y3A1ymSQr6bAnvmBxNI/WtF+7g1Mw4nPW&#13;&#10;1C9p9xHqOl3vb6NtXnOlrq/mpw2Xhw2IaOb4twHnHzg/VBys8QfSQQzMk3XGUgZ3yxzEWfHbaRjk&#13;&#10;2QpkVcr/j1Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#13;&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#13;&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEVKfBzIAQAA+gMAAA4AAAAA&#13;&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB/ZfBDgAAAAEAEAAA8A&#13;&#10;AAAAAAAAAAAAAAAAIgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAvBQAAAAA=&#13;&#10;" strokecolor="red" strokeweight=".5pt">
+              <v:line w14:anchorId="07266748" id="Connecteur droit 31" o:spid="_x0000_s1026" style="position:absolute;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="53.65pt,76.45pt" to="53.65pt,96.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFSnwcyAEAAPoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdKAgEyznEcC9F&#10;GyTtB9DUUiLAF0jWkv++S0qW2yQo0CA6UBQ5szszpLZ3o1bkBD5Iaxq6XpWUgOG2laZr6M8fh0+3&#10;lITITMuUNdDQMwR6t/v4YTu4Gja2t6oFT7CICfXgGtrH6OqiCLwHzcLKOjC4KazXLOKn74rWswGr&#10;a1VsyvKmGKxvnbccQsDV/bRJd7m+EMDjdyECRKIaitpiHn0ej2ksdltWd565XvJZBnuDCs2kwaZL&#10;qT2LjPzy8kUpLbm3wYq44lYXVgjJIXtAN+vymZunnjnIXjCc4JaYwvuV5d9O9+bBYwyDC3VwDz65&#10;GIXX6Y36yJjDOi9hwRgJnxY5rm6q26qqUo7Fled8iF/AapImDVXSJBusZqevIU7QCyQtK0OGht58&#10;rsqMClbJ9iCVSnvBd8d75cmJ4QkeDiU+c7O/YKncnoV+wqkuzfc2zlBlUN7VYJ7Fs4Kp+SMIIlu0&#10;tJ7ap7sHS0/GOZi4XiohOtEE6luIs+5/EWd8okK+l/9DXhi5szVxIWtprH9NdhwvksWEvyQw+U4R&#10;HG17zkefo8ELls9w/hnSDf7zO9Ovv+zuNwAAAP//AwBQSwMEFAAGAAgAAAAhAICzTnndAAAACwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxY2hU2WppOCNFJHNk4cEwb01Q0TtVk&#10;W/n387jA7T376flzuZndII44hd6TgnSRgEBqvempU/Cxr+8eQYSoyejBEyr4wQCb6vqq1IXxJ3rH&#10;4y52gksoFFqBjXEspAytRafDwo9IvPvyk9OR7dRJM+kTl7tBLpNkJZ3uiS9YPeKLxfZ7d3AKRv2a&#10;NfU27T5DXafr/X20zVuu1O3N/PwEIuIc/8JwwWd0qJip8QcyQQzsk3XGURYPyxzEJfE7aVjk2Qpk&#10;Vcr/P1RnAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEVKfBzIAQAA+gMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAICzTnndAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAIgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokecolor="red" strokeweight=".5pt">
                 <v:stroke dashstyle="longDashDot"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00A60EB7">
-        <w:rPr>
+      <w:r w:rsidR="00A60EB7" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17FCFFFE" wp14:editId="7D978156">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17FCFFFE" wp14:editId="7D978156">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>561252</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>970521</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="258555"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="8255"/>
                 <wp:wrapNone/>
                 <wp:docPr id="30" name="Connecteur droit 30"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="258555"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="6350">
@@ -8072,67 +10535,68 @@
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="71E2E69E" id="Connecteur droit 30" o:spid="_x0000_s1026" style="position:absolute;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="44.2pt,76.4pt" to="44.2pt,96.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBFSnwcyAEAAPoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdKAgEyznEcC9F&#13;&#10;GyTtB9DUUiLAF0jWkv++S0qW2yQo0CA6UBQ5szszpLZ3o1bkBD5Iaxq6XpWUgOG2laZr6M8fh0+3&#13;&#10;lITITMuUNdDQMwR6t/v4YTu4Gja2t6oFT7CICfXgGtrH6OqiCLwHzcLKOjC4KazXLOKn74rWswGr&#13;&#10;a1VsyvKmGKxvnbccQsDV/bRJd7m+EMDjdyECRKIaitpiHn0ej2ksdltWd565XvJZBnuDCs2kwaZL&#13;&#10;qT2LjPzy8kUpLbm3wYq44lYXVgjJIXtAN+vymZunnjnIXjCc4JaYwvuV5d9O9+bBYwyDC3VwDz65&#13;&#10;GIXX6Y36yJjDOi9hwRgJnxY5rm6q26qqUo7Fled8iF/AapImDVXSJBusZqevIU7QCyQtK0OGht58&#13;&#10;rsqMClbJ9iCVSnvBd8d75cmJ4QkeDiU+c7O/YKncnoV+wqkuzfc2zlBlUN7VYJ7Fs4Kp+SMIIlu0&#13;&#10;tJ7ap7sHS0/GOZi4XiohOtEE6luIs+5/EWd8okK+l/9DXhi5szVxIWtprH9NdhwvksWEvyQw+U4R&#13;&#10;HG17zkefo8ELls9w/hnSDf7zO9Ovv+zuNwAAAP//AwBQSwMEFAAGAAgAAAAhAFzeVejfAAAADgEA&#13;&#10;AA8AAABkcnMvZG93bnJldi54bWxMT01PwzAMvSPxHyIjcWNp9wFd13RCQJE4snHg6DZZU61xqibb&#13;&#10;yr/HcIGLJT8/v49iO7lenM0YOk8K0lkCwlDjdUetgo99dZeBCBFJY+/JKPgyAbbl9VWBufYXejfn&#13;&#10;XWwFi1DIUYGNccilDI01DsPMD4b4dvCjw8jr2Eo94oXFXS/nSXIvHXbEDhYH82RNc9ydnIIBXxZ1&#13;&#10;9Zq2n6Gq0of9Mtr6ba3U7c30vOHxuAERzRT/PuCnA+eHkoPV/kQ6iF5Bli2Zyfhqzj2Y8AvUDKwX&#13;&#10;K5BlIf/XKL8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#13;&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#13;&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARUp8HMgBAAD6AwAADgAAAAAA&#13;&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAXN5V6N8AAAAOAQAADwAA&#13;&#10;AAAAAAAAAAAAAAAiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#13;&#10;" strokecolor="red" strokeweight=".5pt">
+              <v:line w14:anchorId="65812A6E" id="Connecteur droit 30" o:spid="_x0000_s1026" style="position:absolute;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="44.2pt,76.4pt" to="44.2pt,96.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFSnwcyAEAAPoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdKAgEyznEcC9F&#10;GyTtB9DUUiLAF0jWkv++S0qW2yQo0CA6UBQ5szszpLZ3o1bkBD5Iaxq6XpWUgOG2laZr6M8fh0+3&#10;lITITMuUNdDQMwR6t/v4YTu4Gja2t6oFT7CICfXgGtrH6OqiCLwHzcLKOjC4KazXLOKn74rWswGr&#10;a1VsyvKmGKxvnbccQsDV/bRJd7m+EMDjdyECRKIaitpiHn0ej2ksdltWd565XvJZBnuDCs2kwaZL&#10;qT2LjPzy8kUpLbm3wYq44lYXVgjJIXtAN+vymZunnjnIXjCc4JaYwvuV5d9O9+bBYwyDC3VwDz65&#10;GIXX6Y36yJjDOi9hwRgJnxY5rm6q26qqUo7Fled8iF/AapImDVXSJBusZqevIU7QCyQtK0OGht58&#10;rsqMClbJ9iCVSnvBd8d75cmJ4QkeDiU+c7O/YKncnoV+wqkuzfc2zlBlUN7VYJ7Fs4Kp+SMIIlu0&#10;tJ7ap7sHS0/GOZi4XiohOtEE6luIs+5/EWd8okK+l/9DXhi5szVxIWtprH9NdhwvksWEvyQw+U4R&#10;HG17zkefo8ELls9w/hnSDf7zO9Ovv+zuNwAAAP//AwBQSwMEFAAGAAgAAAAhADWx7S7cAAAACQEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyok/5AGuJUCBEkjrQcOG6SJY6I11Hs&#10;tuHtWbjAcWdHM98Uu9kN6kRT6D0bSBcJKOLGtz13Bt4O1U0GKkTkFgfPZOCLAuzKy4sC89af+ZVO&#10;+9gpCeGQowEb45hrHRpLDsPCj8Ty+/CTwyjn1Ol2wrOEu0Evk+RWO+xZGiyO9Gip+dwfnYERn1Z1&#10;9Zx276Gq0rvDOtr6ZWvM9dX8cA8q0hz/zPCDL+hQClPtj9wGNRjIsrU4Rd8sZYIYfoVahO1qA7os&#10;9P8F5TcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARUp8HMgBAAD6AwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEANbHtLtwAAAAJAQAADwAAAAAA&#10;AAAAAAAAAAAiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="red" strokeweight=".5pt">
                 <v:stroke dashstyle="longDashDot"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00A60EB7">
-        <w:rPr>
+      <w:r w:rsidR="00A60EB7" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1605D3DC" wp14:editId="3BA1A840">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1605D3DC" wp14:editId="3BA1A840">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>447740</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>970521</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="258555"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="8255"/>
                 <wp:wrapNone/>
                 <wp:docPr id="29" name="Connecteur droit 29"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="258555"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="6350">
@@ -8143,67 +10607,68 @@
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="644E45A9" id="Connecteur droit 29" o:spid="_x0000_s1026" style="position:absolute;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="35.25pt,76.4pt" to="35.25pt,96.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBFSnwcyAEAAPoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdKAgEyznEcC9F&#13;&#10;GyTtB9DUUiLAF0jWkv++S0qW2yQo0CA6UBQ5szszpLZ3o1bkBD5Iaxq6XpWUgOG2laZr6M8fh0+3&#13;&#10;lITITMuUNdDQMwR6t/v4YTu4Gja2t6oFT7CICfXgGtrH6OqiCLwHzcLKOjC4KazXLOKn74rWswGr&#13;&#10;a1VsyvKmGKxvnbccQsDV/bRJd7m+EMDjdyECRKIaitpiHn0ej2ksdltWd565XvJZBnuDCs2kwaZL&#13;&#10;qT2LjPzy8kUpLbm3wYq44lYXVgjJIXtAN+vymZunnjnIXjCc4JaYwvuV5d9O9+bBYwyDC3VwDz65&#13;&#10;GIXX6Y36yJjDOi9hwRgJnxY5rm6q26qqUo7Fled8iF/AapImDVXSJBusZqevIU7QCyQtK0OGht58&#13;&#10;rsqMClbJ9iCVSnvBd8d75cmJ4QkeDiU+c7O/YKncnoV+wqkuzfc2zlBlUN7VYJ7Fs4Kp+SMIIlu0&#13;&#10;tJ7ap7sHS0/GOZi4XiohOtEE6luIs+5/EWd8okK+l/9DXhi5szVxIWtprH9NdhwvksWEvyQw+U4R&#13;&#10;HG17zkefo8ELls9w/hnSDf7zO9Ovv+zuNwAAAP//AwBQSwMEFAAGAAgAAAAhAFzIZBnfAAAADgEA&#13;&#10;AA8AAABkcnMvZG93bnJldi54bWxMT01PwzAMvSPxHyIjcWNpN8q2rumEgCLtyMZhR7cJTUXjVE22&#13;&#10;lX+P4QIXS35+fh/FdnK9OJsxdJ4UpLMEhKHG645aBe+H6m4FIkQkjb0no+DLBNiW11cF5tpf6M2c&#13;&#10;97EVLEIhRwU2xiGXMjTWOAwzPxji24cfHUZex1bqES8s7no5T5IH6bAjdrA4mCdrms/9ySkY8GVR&#13;&#10;V69pewxVlS4P99HWu7VStzfT84bH4wZENFP8+4CfDpwfSg5W+xPpIHoFyyRjJuPZnHsw4ReoGVgv&#13;&#10;MpBlIf/XKL8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#13;&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#13;&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARUp8HMgBAAD6AwAADgAAAAAA&#13;&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAXMhkGd8AAAAOAQAADwAA&#13;&#10;AAAAAAAAAAAAAAAiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#13;&#10;" strokecolor="red" strokeweight=".5pt">
+              <v:line w14:anchorId="5A3AAFA2" id="Connecteur droit 29" o:spid="_x0000_s1026" style="position:absolute;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="35.25pt,76.4pt" to="35.25pt,96.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFSnwcyAEAAPoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdKAgEyznEcC9F&#10;GyTtB9DUUiLAF0jWkv++S0qW2yQo0CA6UBQ5szszpLZ3o1bkBD5Iaxq6XpWUgOG2laZr6M8fh0+3&#10;lITITMuUNdDQMwR6t/v4YTu4Gja2t6oFT7CICfXgGtrH6OqiCLwHzcLKOjC4KazXLOKn74rWswGr&#10;a1VsyvKmGKxvnbccQsDV/bRJd7m+EMDjdyECRKIaitpiHn0ej2ksdltWd565XvJZBnuDCs2kwaZL&#10;qT2LjPzy8kUpLbm3wYq44lYXVgjJIXtAN+vymZunnjnIXjCc4JaYwvuV5d9O9+bBYwyDC3VwDz65&#10;GIXX6Y36yJjDOi9hwRgJnxY5rm6q26qqUo7Fled8iF/AapImDVXSJBusZqevIU7QCyQtK0OGht58&#10;rsqMClbJ9iCVSnvBd8d75cmJ4QkeDiU+c7O/YKncnoV+wqkuzfc2zlBlUN7VYJ7Fs4Kp+SMIIlu0&#10;tJ7ap7sHS0/GOZi4XiohOtEE6luIs+5/EWd8okK+l/9DXhi5szVxIWtprH9NdhwvksWEvyQw+U4R&#10;HG17zkefo8ELls9w/hnSDf7zO9Ovv+zuNwAAAP//AwBQSwMEFAAGAAgAAAAhADWn3N/bAAAACQEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok5ZQGuJUCBEkjm05cNzESxIRr6PY&#10;bcPfs3CB486OZt4U29kN6kRT6D0bSBcJKOLG255bA2+H6uYeVIjIFgfPZOCLAmzLy4sCc+vPvKPT&#10;PrZKQjjkaKCLccy1Dk1HDsPCj8Ty+/CTwyjn1Go74VnC3aCXSXKnHfYsDR2O9NRR87k/OgMjPq/q&#10;6iVt30NVpevDbezq140x11fz4wOoSHP8M8MPvqBDKUy1P7INajCwTjJxip4tZYIYfoVahM0qA10W&#10;+v+C8hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBFSnwcyAEAAPoDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA1p9zf2wAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAACIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" strokecolor="red" strokeweight=".5pt">
                 <v:stroke dashstyle="longDashDot"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00A60EB7">
-        <w:rPr>
+      <w:r w:rsidR="00A60EB7" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C7AA271" wp14:editId="25B91E28">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C7AA271" wp14:editId="25B91E28">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>335915</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>969755</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="258095"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="8890"/>
                 <wp:wrapNone/>
                 <wp:docPr id="27" name="Connecteur droit 27"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="258095"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="6350">
@@ -8220,4331 +10685,5830 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="6719F358" id="Connecteur droit 27" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="26.45pt,76.35pt" to="26.45pt,96.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQC2Vmz+0wEAAAQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadKirpao6R62KhwQ&#13;&#10;rGD5Aa4zTiz5S7Zp0n/P2E6zLIgDq83BcsZv3sx7Hu/uJq3IGXyQ1rR0vaopAcNtJ03f0h+Px3e3&#13;&#10;lITITMeUNdDSCwR6t3/7Zje6BjZ2sKoDT5DEhGZ0LR1idE1VBT6AZmFlHRg8FNZrFvHX91Xn2Yjs&#13;&#10;WlWbur6pRus75y2HEDB6KId0n/mFAB6/ChEgEtVS7C3m1ef1lNZqv2NN75kbJJ/bYC/oQjNpsOhC&#13;&#10;dWCRkZ9e/kWlJfc2WBFX3OrKCiE5ZA2oZl3/oeb7wBxkLWhOcItN4fVo+ZfzvXnwaMPoQhPcg08q&#13;&#10;JuE1EUq6T3inWRd2SqZs22WxDaZIeAlyjG62t/WHbXK0KgyJyfkQP4LVJG1aqqRJgljDzp9DLNAr&#13;&#10;JIWVIWNLb95v64wKVsnuKJVKZ8H3p3vlyZnhXR6PNX5zsWewRHdgYSg41af9wcYZqgy29yQ17+JF&#13;&#10;QSn+DQSRHUoqovMUwlKTcQ4mrhcmRKc0gf0tiXPfaXz/lTjjUyrkCf2f5CUjV7YmLslaGuuLa8+r&#13;&#10;x+nasij4qwNFd7LgZLtLHoJsDY5avsP5WaRZ/v0/pz893v0vAAAA//8DAFBLAwQUAAYACAAAACEA&#13;&#10;ypS2z+EAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbExPTU/DMAy9I/EfIiNxY+laDWjXdJr2IXFB&#13;&#10;g27Srllr0orGqZpsK/8ewwUulvz8/D7yxWg7ccHBt44UTCcRCKTK1S0ZBYf99uEZhA+aat05QgVf&#13;&#10;6GFR3N7kOqvdld7xUgYjWIR8phU0IfSZlL5q0Go/cT0S3z7cYHXgdTCyHvSVxW0n4yh6lFa3xA6N&#13;&#10;7nHVYPVZnq2Ccr08mpfNbrV9SzdTE6qQhP2rUvd343rOYzkHEXAMfx/w04HzQ8HBTu5MtRedglmc&#13;&#10;MpPxWfwEggm/wImBNElAFrn8X6P4BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#13;&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#13;&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALZWbP7T&#13;&#10;AQAABAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMqU&#13;&#10;ts/hAAAADgEAAA8AAAAAAAAAAAAAAAAALQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#13;&#10;AAA7BQAAAAA=&#13;&#10;" strokecolor="red" strokeweight=".5pt">
+              <v:line w14:anchorId="7A849C16" id="Connecteur droit 27" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251649536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="26.45pt,76.35pt" to="26.45pt,96.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC2Vmz+0wEAAAQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadKirpao6R62KhwQ&#10;rGD5Aa4zTiz5S7Zp0n/P2E6zLIgDq83BcsZv3sx7Hu/uJq3IGXyQ1rR0vaopAcNtJ03f0h+Px3e3&#10;lITITMeUNdDSCwR6t3/7Zje6BjZ2sKoDT5DEhGZ0LR1idE1VBT6AZmFlHRg8FNZrFvHX91Xn2Yjs&#10;WlWbur6pRus75y2HEDB6KId0n/mFAB6/ChEgEtVS7C3m1ef1lNZqv2NN75kbJJ/bYC/oQjNpsOhC&#10;dWCRkZ9e/kWlJfc2WBFX3OrKCiE5ZA2oZl3/oeb7wBxkLWhOcItN4fVo+ZfzvXnwaMPoQhPcg08q&#10;JuE1EUq6T3inWRd2SqZs22WxDaZIeAlyjG62t/WHbXK0KgyJyfkQP4LVJG1aqqRJgljDzp9DLNAr&#10;JIWVIWNLb95v64wKVsnuKJVKZ8H3p3vlyZnhXR6PNX5zsWewRHdgYSg41af9wcYZqgy29yQ17+JF&#10;QSn+DQSRHUoqovMUwlKTcQ4mrhcmRKc0gf0tiXPfaXz/lTjjUyrkCf2f5CUjV7YmLslaGuuLa8+r&#10;x+nasij4qwNFd7LgZLtLHoJsDY5avsP5WaRZ/v0/pz893v0vAAAA//8DAFBLAwQUAAYACAAAACEA&#10;j6XAZ90AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbixdqwEtTadpbBIX&#10;NOiQuGaNSSuapGq8rbw9hgsc/fnX78/lcnK9OOEYu+AVzGcJCPRNMJ23Ct7225t7EJG0N7oPHhV8&#10;YYRldXlR6sKEs3/FU01WcImPhVbQEg2FlLFp0ek4CwN63n2E0WnicbTSjPrM5a6XaZLcSqc7zxda&#10;PeC6xeazPjoF9ePq3T5tduvtS76ZW2ooo/2zUtdX0+oBBOFEf2H40Wd1qNjpEI7eRNErWKQ5J5kv&#10;0jsQHPgFBwZ5loGsSvn/g+obAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtlZs/tMBAAAE&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAj6XAZ90A&#10;AAAJAQAADwAAAAAAAAAAAAAAAAAtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADcF&#10;AAAAAA==&#10;" strokecolor="red" strokeweight=".5pt">
                 <v:stroke dashstyle="longDashDot"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="007F4F56" w:rsidRPr="007F4F56">
-        <w:rPr>
+      <w:r w:rsidR="007F4F56" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6AF7C31B" wp14:editId="5F6A2754">
             <wp:extent cx="2188253" cy="2767965"/>
             <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:docPr id="25" name="Image 25"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21"/>
+                    <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2199254" cy="2781881"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C6CDDD8" w14:textId="146F3A61" w:rsidR="00AC783E" w:rsidRPr="00635B42" w:rsidRDefault="00635B42" w:rsidP="00635B42">
+    <w:p w14:paraId="0C6CDDD8" w14:textId="146F3A61" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00635B42" w:rsidP="00635B42">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>La reconnaissance du respect de la réglementation française</w:t>
       </w:r>
-      <w:r w:rsidR="00AC783E" w:rsidRPr="00635B42">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00AC783E" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5281C134" w14:textId="4EB55778" w:rsidR="00691C3B" w:rsidRPr="00F60C35" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+    <w:p w14:paraId="5281C134" w14:textId="4EB55778" w:rsidR="00691C3B" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F60C35">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Des mains courantes </w:t>
       </w:r>
-      <w:r w:rsidR="003E6DC3" w:rsidRPr="00F60C35">
+      <w:r w:rsidR="003E6DC3" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>seront disposées sur l’ensemble de la plateforme</w:t>
       </w:r>
-      <w:r w:rsidR="00691C3B" w:rsidRPr="00F60C35">
+      <w:r w:rsidR="00691C3B" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (garde-corps à barreaudage préférentiellement)</w:t>
       </w:r>
-      <w:r w:rsidR="00A53D05" w:rsidRPr="00F60C35">
+      <w:r w:rsidR="00A53D05" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> et la descente</w:t>
       </w:r>
-      <w:r w:rsidR="003E6DC3" w:rsidRPr="00F60C35">
+      <w:r w:rsidR="003E6DC3" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la butte de départ</w:t>
       </w:r>
-      <w:r w:rsidR="00691C3B" w:rsidRPr="00F60C35">
+      <w:r w:rsidR="00691C3B" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (garde-corps à remplissage)</w:t>
       </w:r>
-      <w:r w:rsidR="003E6DC3" w:rsidRPr="00F60C35">
+      <w:r w:rsidR="003E6DC3" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD53235" w14:textId="7DCD449F" w:rsidR="00691C3B" w:rsidRDefault="00691C3B" w:rsidP="00AC783E">
+    <w:p w14:paraId="2AD53235" w14:textId="7DCD449F" w:rsidR="00691C3B" w:rsidRPr="00CB50BD" w:rsidRDefault="00691C3B" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00691C3B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="511E290A" wp14:editId="7793880D">
             <wp:extent cx="1784657" cy="1102939"/>
             <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:docPr id="18" name="Image 18"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22"/>
+                    <a:blip r:embed="rId25"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1814174" cy="1121181"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
         </w:rPr>
         <w:t xml:space="preserve">                 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00691C3B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46CE8843" wp14:editId="33DB39ED">
             <wp:extent cx="1922780" cy="1134524"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="19" name="Image 19"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23"/>
+                    <a:blip r:embed="rId26"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1940795" cy="1145154"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465D39BE" w14:textId="41E07ACC" w:rsidR="00C932A1" w:rsidRPr="00257C1D" w:rsidRDefault="00C932A1" w:rsidP="00AC783E">
+    <w:p w14:paraId="465D39BE" w14:textId="69EF146F" w:rsidR="00C932A1" w:rsidRPr="00CB50BD" w:rsidRDefault="00C932A1" w:rsidP="22F40029">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00257C1D">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Il est fortement conseillé que les garde-corps</w:t>
       </w:r>
-      <w:r w:rsidR="009E14C4" w:rsidRPr="00257C1D">
+      <w:r w:rsidR="009E14C4" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (normes françaises NF P01 012 et 013</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="009E14C4" w:rsidRPr="00257C1D">
+        <w:t xml:space="preserve"> (normes françaises NF P01 012 et 013) , soient </w:t>
+      </w:r>
+      <w:r w:rsidR="1EB1EE33" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>) ,</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="009E14C4" w:rsidRPr="00257C1D">
+        <w:t>conçus de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> soient conçus </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve"> manière à ne pas inciter à l’escalade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6E0AF3" w14:textId="0FA2251C" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Le projet suivra le cahier des charges de la fé</w:t>
+      </w:r>
+      <w:r w:rsidR="00696509" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dération française de cyclisme I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nter-challenge « classement d’une butte de départ et d’une piste inter challenge » </w:t>
+      </w:r>
+      <w:r w:rsidR="006716DD" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et/ou inter championnat </w:t>
+      </w:r>
+      <w:r w:rsidR="003011A6" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>« classement</w:t>
+      </w:r>
+      <w:r w:rsidR="006716DD" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’une butte de départ et piste inter championnat » </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">au dernier indice (indice </w:t>
+      </w:r>
+      <w:r w:rsidR="00A53D05" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:r w:rsidR="00A53D05" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>30/01/20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA6DDB9" w14:textId="4895D120" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00E17E9C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...9 lines deleted...]
-    <w:p w14:paraId="2E6E0AF3" w14:textId="0FA2251C" w:rsidR="00AC783E" w:rsidRPr="00636244" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Matériel</w:t>
+      </w:r>
+      <w:r w:rsidR="00257C1D" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3990E5BC" w14:textId="5864F222" w:rsidR="006F4C1E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00702E45">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La grille de départ </w:t>
+      </w:r>
+      <w:r w:rsidR="00696509" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>est de type sécurisée</w:t>
+      </w:r>
+      <w:r w:rsidR="00086C6B" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, type PROGATE ou PROGATE (jusqu’en 2024)</w:t>
+      </w:r>
+      <w:r w:rsidR="00696509" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Elle a été réalisée par l’entreprise </w:t>
+      </w:r>
+      <w:r w:rsidR="0001280E" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>XXXXXXXXXXXXXXX</w:t>
+      </w:r>
+      <w:r w:rsidR="00696509" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> certifiée par </w:t>
+      </w:r>
+      <w:r w:rsidR="006716DD" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>un organisme agréé</w:t>
+      </w:r>
+      <w:r w:rsidR="00B876F8" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006716DD" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(type APAVE,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B876F8" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SOCOTEC, VERITAS</w:t>
+      </w:r>
+      <w:r w:rsidR="006716DD" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00696509" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">le </w:t>
+      </w:r>
+      <w:r w:rsidR="0001280E" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>XXXXXXXXXXXXXX</w:t>
+      </w:r>
+      <w:r w:rsidR="00696509" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (attestation jointe au dossier</w:t>
+      </w:r>
+      <w:r w:rsidR="00B876F8" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> final</w:t>
+      </w:r>
+      <w:r w:rsidR="00696509" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36241F28" w14:textId="77777777" w:rsidR="00086C6B" w:rsidRPr="00CB50BD" w:rsidRDefault="00086C6B" w:rsidP="00086C6B">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:spacing w:before="48"/>
+        <w:ind w:left="69"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Grille de départ :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CC16CD" w14:textId="77777777" w:rsidR="00086C6B" w:rsidRPr="00CB50BD" w:rsidRDefault="00086C6B" w:rsidP="00086C6B">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="48"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Type PROGATE ou sécurisée</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> ; Épreuves Nationales (Coupes de France, Trophée de France, challenge national et championnats de France) et Européennes (Coupes d’Europe, Challenge Européen et championnats d’Europe)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CAD807C" w14:textId="6E0B11B2" w:rsidR="00086C6B" w:rsidRPr="00CB50BD" w:rsidRDefault="00086C6B" w:rsidP="00702E45">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>PROGATE obligatoire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (jusqu’en 2024) pour les Épreuves Mondiales (Coupes du monde super-cross, challenge mondial, championnats du monde et Jeux Olympiques.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19FEFE07" w14:textId="77777777" w:rsidR="009F295A" w:rsidRPr="00CB50BD" w:rsidRDefault="009F295A" w:rsidP="009F295A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06CA2B27" w14:textId="77777777" w:rsidR="006F4C1E" w:rsidRPr="00CB50BD" w:rsidRDefault="006F4C1E" w:rsidP="00E17E9C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Eclairage :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E62015" w14:textId="77777777" w:rsidR="006F4C1E" w:rsidRPr="00CB50BD" w:rsidRDefault="006F4C1E" w:rsidP="006F4C1E">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CD0C227" w14:textId="24111B17" w:rsidR="00702E45" w:rsidRPr="00CB50BD" w:rsidRDefault="006F4C1E" w:rsidP="003C79A5">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Si vous prévoyez l’installation de l’éclairage, vous pouvez vous appuyer sur le document disponible sur le site de la FFC : Cahier des charges pour l’éclairage d’une piste de BMX</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53D05" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ind</w:t>
+      </w:r>
+      <w:r w:rsidR="00C672B1" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ice</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53D05" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B du 03/08/2017</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0084D67A" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00A47062">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc227250311"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>B2 -</w:t>
+      </w:r>
+      <w:r w:rsidR="000354D3" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Plans</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0324A9FD" w14:textId="7C55202A" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>B2-1 -</w:t>
+      </w:r>
+      <w:r w:rsidR="00C672B1" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les plans seront fournis à la FFC pour observations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="309A1412" w14:textId="68BFDC66" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>B2-2 -</w:t>
+      </w:r>
+      <w:r w:rsidR="00C672B1" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Les travaux de construction ne peuvent débuter avant l’accord de la FFC sur le dossier préalable et notamment les plans</w:t>
+      </w:r>
+      <w:r w:rsidR="00C672B1" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la piste et de la butte de départ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2200CE9E" w14:textId="1B06424F" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>La FFC notifiera</w:t>
+      </w:r>
+      <w:r w:rsidR="00C672B1" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, par </w:t>
+      </w:r>
+      <w:r w:rsidR="006716DD" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>écrit,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> son accord</w:t>
+      </w:r>
+      <w:r w:rsidR="00C672B1" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> BPE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> « Bon Pour Exécution ». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="140346F3" w14:textId="299A381B" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00A47062">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc227250312"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B3 </w:t>
+      </w:r>
+      <w:r w:rsidR="0066533D" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0066533D" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Conception, c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>onstruction de la piste et suivi des travaux</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C67223A" w14:textId="6AB14CF7" w:rsidR="0066533D" w:rsidRPr="00CB50BD" w:rsidRDefault="0066533D" w:rsidP="0066533D">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eu égard à l’arbitrage, il </w:t>
+      </w:r>
+      <w:r w:rsidR="00362FE4" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">est </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>souhaitable que la conception des obstacles de la dernière ligne droite puisse permettre une visibilité de l’ensemble de la ligne droite d’arrivée sortie du dernier virage afin d’apprécier les changements de trajectoire. (Pas de grosse bosse en fin ou milieu de ligne droite).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC5954E" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00696509" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00636244">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Le projet suivra le cahier des charges de la fé</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00696509" w:rsidRPr="00636244">
+        <w:t xml:space="preserve">Les plans de la piste ont été réalisés en collaboration avec </w:t>
+      </w:r>
+      <w:r w:rsidR="006F4C1E" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>dération française de cyclisme I</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00636244">
+        <w:t xml:space="preserve">M </w:t>
+      </w:r>
+      <w:r w:rsidR="0001280E" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">nter-challenge « classement d’une butte de départ et d’une piste inter challenge » </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006716DD" w:rsidRPr="00636244">
+        <w:t>XXXXXXXXXXX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">et/ou inter championnat </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003011A6" w:rsidRPr="00636244">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F4C1E" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>« classement</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006716DD" w:rsidRPr="00636244">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> d’une butte de départ et piste inter championnat » </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00636244">
+        <w:t xml:space="preserve">éférent </w:t>
+      </w:r>
+      <w:r w:rsidR="006F4C1E" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">au dernier indice (indice </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A53D05" w:rsidRPr="00636244">
+        <w:t>Technique 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40BD1087" w14:textId="7D0A6490" w:rsidR="0066533D" w:rsidRPr="00CB50BD" w:rsidRDefault="005878CE" w:rsidP="008040DD">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>H</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251691520" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12C0E705" wp14:editId="5336A6D8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-609863</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>221119</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="262053" cy="234176"/>
+                <wp:effectExtent l="0" t="0" r="17780" b="7620"/>
+                <wp:wrapNone/>
+                <wp:docPr id="343011424" name="Zone de texte 27"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="262053" cy="234176"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6AB50C03" w14:textId="369586F2" w:rsidR="005878CE" w:rsidRPr="005878CE" w:rsidRDefault="005878CE">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005878CE">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>C</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="12C0E705" id="Zone de texte 27" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-48pt;margin-top:17.4pt;width:20.65pt;height:18.45pt;z-index:251691520;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3ODGOOwIAAIMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+w4H+2MOEWWIsOA&#10;oi2QDj0rspQYk0VNUmJnv36U7Hy022nYRaZE6ol8fPTsrq0VOQjrKtAFHQ5SSoTmUFZ6W9DvL6tP&#10;t5Q4z3TJFGhR0KNw9G7+8cOsMbnIYAeqFJYgiHZ5Ywq6897kSeL4TtTMDcAIjU4JtmYet3ablJY1&#10;iF6rJEvTadKALY0FLpzD0/vOSecRX0rB/ZOUTniiCoq5+bjauG7CmsxnLN9aZnYV79Ng/5BFzSqN&#10;j56h7plnZG+rP6DqiltwIP2AQ52AlBUXsQasZpi+q2a9Y0bEWpAcZ840uf8Hyx8Pa/NsiW+/QIsN&#10;DIQ0xuUOD0M9rbR1+GKmBP1I4fFMm2g94XiYTbN0MqKEoysbjYc304CSXC4b6/xXATUJRkEtdiWS&#10;xQ4Pznehp5DwlgNVlatKqbgJShBLZcmBYQ+Vjyki+JsopUlT0OlokkbgN74Afb6/UYz/6NO7ikI8&#10;pTHnS+nB8u2mJVWJtJx52UB5RLosdEpyhq8qxH9gzj8zi9JBhnAc/BMuUgEmBb1FyQ7sr7+dh3js&#10;KHopaVCKBXU/98wKStQ3jb3+PByPg3bjZjy5yXBjrz2ba4/e10tApoY4eIZHM8R7dTKlhfoVp2YR&#10;XkUX0xzfLqg/mUvfDQhOHReLRQxCtRrmH/Ta8AAdOhN4fWlfmTV9Xz0K4hFOomX5u/Z2seGmhsXe&#10;g6xi7wPRHas9/6j0qJ5+KsMoXe9j1OXfMf8NAAD//wMAUEsDBBQABgAIAAAAIQCaE5HY3QAAAAkB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcUqdQmjTEqQAVLpwoiLMbb22L2I5s&#10;Nw1/z3KC42pHM++129kNbMKYbPAClosSGPo+KOu1gI/356IGlrL0Sg7Bo4BvTLDtLi9a2ahw9m84&#10;7bNmVOJTIwWYnMeG89QbdDItwoiefscQncx0Rs1VlGcqdwO/Kcs1d9J6WjByxCeD/df+5ATsHvVG&#10;97WMZlcra6f58/iqX4S4vpof7oFlnPNfGH7xCR06YjqEk1eJDQKKzZpcsoDbFSlQoLhbVcAOAqpl&#10;Bbxr+X+D7gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC3ODGOOwIAAIMEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCaE5HY3QAAAAkBAAAPAAAA&#10;AAAAAAAAAAAAAJUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="6AB50C03" w14:textId="369586F2" w:rsidR="005878CE" w:rsidRPr="005878CE" w:rsidRDefault="005878CE">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005878CE">
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>C</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00636244">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678208" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3774B4EF" wp14:editId="6B10C526">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-303205</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>70578</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="568712"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="15875"/>
+                <wp:wrapNone/>
+                <wp:docPr id="876698859" name="Connecteur droit 22"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="568712"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="12700">
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="6C4C722C" id="Connecteur droit 22" o:spid="_x0000_s1026" style="position:absolute;z-index:251678208;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-23.85pt,5.55pt" to="-23.85pt,50.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASii5nvQEAAN4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IMNAkEyzkkcC5F&#10;G/TxATS1tAnwBS5ryX/fJSXLQVMUaBEdKGq5Mzs7XG3uR2vYCSJq7zrerGrOwEnfa3fo+I/vuw93&#10;nGESrhfGO+j4GZDfb9+/2wyhhbU/etNDZETisB1Cx48phbaqUB7BClz5AI4OlY9WJPqMh6qPYiB2&#10;a6p1Xd9Ug499iF4CIkUfp0O+LfxKgUxflEJIzHSctKWyxrLu81ptN6I9RBGOWs4yxH+osEI7KrpQ&#10;PYok2M+oX1FZLaNHr9JKelt5pbSE0gN109S/dfPtKAKUXsgcDItN+Ha08vPpwT1HsmEI2GJ4jrmL&#10;UUWb36SPjcWs82IWjInJKSgp+vHm7rZZZx+rKy5ETE/gLcubjhvtchuiFadPmKbUS0oOG8cGGp71&#10;bV2XNPRG9zttTD7EeNg/mMhOgq5wt6vpmau9SKPaxpGEaxNll84GpgJfQTHdk+xmqpDnCxZaISW4&#10;1My8xlF2himSsABnaX8DzvkZCmX2/gW8IEpl79ICttr5+CfZabxIVlP+xYGp72zB3vfncr3FGhqi&#10;ck/zwOcpffld4NffcvsLAAD//wMAUEsDBBQABgAIAAAAIQBqbI7u3AAAAAoBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcWjuoIhDiVBUSnODQUg7cnHiJA7Ed2W5i/p5FHOC4M0+z&#10;M/U225HNGOLgnYRiLYCh67weXC/h+PKwugEWk3Jajd6hhC+MsG3Oz2pVab+4Pc6H1DMKcbFSEkxK&#10;U8V57AxaFdd+Qkfeuw9WJTpDz3VQC4XbkV8Jcc2tGhx9MGrCe4Pd5+FkJWyeXttpCebtuH/M5S3m&#10;ZX7+2El5eZF3d8AS5vQHw099qg4NdWr9yenIRgmrTVkSSkZRACPgV2hJEKIE3tT8/4TmGwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABKKLme9AQAA3gMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGpsju7cAAAACgEAAA8AAAAAAAAAAAAAAAAAFwQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="red" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="008040DD" w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="4EA6DDB9" w14:textId="4895D120" w:rsidR="00AC783E" w:rsidRPr="00AC783E" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un </w:t>
+      </w:r>
+      <w:r w:rsidR="006F4C1E" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="008040DD" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">éférent </w:t>
+      </w:r>
+      <w:r w:rsidR="006F4C1E" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Technique 1</w:t>
+      </w:r>
+      <w:r w:rsidR="008040DD" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> confirmé </w:t>
+      </w:r>
+      <w:r w:rsidR="00957EBD" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et désigné par la FFC </w:t>
+      </w:r>
+      <w:r w:rsidR="008040DD" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(expérience reconnue </w:t>
+      </w:r>
+      <w:r w:rsidR="00B52917" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>au regard de réalisations</w:t>
+      </w:r>
+      <w:r w:rsidR="008040DD" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> récentes) </w:t>
+      </w:r>
+      <w:r w:rsidR="00957EBD" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">surveillera la phase </w:t>
+      </w:r>
+      <w:r w:rsidR="008040DD" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>travaux.</w:t>
+      </w:r>
+      <w:r w:rsidR="00957EBD" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008040DD" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Les frais de ce référent (</w:t>
+      </w:r>
+      <w:r w:rsidR="009A0CAE" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a minima </w:t>
+      </w:r>
+      <w:r w:rsidR="008040DD" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8 jours de suivi sur site et 2 jours pour la vérification et correction des plans) sont à la charge </w:t>
+      </w:r>
+      <w:r w:rsidR="0038471B" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>du maitre d’ouvrage</w:t>
+      </w:r>
+      <w:r w:rsidR="0001280E" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008040DD" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B2D816E" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00A47062">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc227250313"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>B4 -</w:t>
+      </w:r>
+      <w:r w:rsidR="000354D3" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Périmètre d’utilisation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BCB404A" w14:textId="72981A10" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>B4-2 – La piste BMX Niveau Inter challenge</w:t>
+      </w:r>
+      <w:r w:rsidR="003011A6" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et/ou inter championnat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est utilisable pour la formation et les entraînements voire des stages de perfectionnement dûment encadrés. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F6E1CF0" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toute autre utilisation est soumise à l’accord de la FFC sous réserve du respect des consignes de sécurité. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E591D06" w14:textId="3088AF52" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>B4-3 – la piste BMX Niveau Inter challenge</w:t>
+      </w:r>
+      <w:r w:rsidR="003011A6" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et/ou inter championnat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">peut, à ce jour, être utilisée lors d’épreuves organisées sous l’égide de la FFC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BBB2FFE" w14:textId="699EFA04" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>B4-4 – L’utilisation de la piste BMX Niveau Inter challenge</w:t>
+      </w:r>
+      <w:r w:rsidR="003011A6" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et/ou inter championnat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n’es</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0B82" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t strictement autorisée qu’aux </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pratiquants titulaires d’une licence FFC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A66B51" w14:textId="7BF67A21" w:rsidR="0001280E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B4-5 – Dans le cas </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0B82" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>où</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la piste BMX Niveau Inter challenge</w:t>
+      </w:r>
+      <w:r w:rsidR="003011A6" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et/ou inter championnat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est construite dan</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0B82" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s un club, il est de l’entière </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">responsabilité du Président du club de prendre toutes les dispositions nécessaires et mettre les moyens en </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0B82" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">œuvre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pour cette piste ne soit pas accessible aux pilotes non autorisés </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F6FECFA" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00A47062">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc227250314"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B5 </w:t>
+      </w:r>
+      <w:r w:rsidR="000354D3" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Maintenance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53E2F189" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En matière d’entretien, il est imposé aux propriétaires : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4458EFE2" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-d’entretenir régulièrement les équipements de manière à ce qu’ils répondent en permanence aux exigences de sécurité, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F78626" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-d’établir un plan de vérification et d’entretien précisant la nature et la périodicité des vérifications des équipements. ; Il est conseillé d’organiser ce plan de telle sorte qu’il soit possible pour un équipement donné de retrouver facilement les vérifications effectuées (plan de localisation des équipements par site, concordance de l’identification des équipements avec ce plan). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CE21981" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-de mettre en place un registre comportant la date et les résultats des vérifications et en particulier les contrôles de stabilité et d’adhérence. Dans un souci de pertinence et de fiabilité, le registre devra faire état de la qualification des personnes chargées des vérifications et de l’entretien. Par ailleurs, il est conseillé de faire apparaître dans le registre les suites données aux anomalies constatées : destruction,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0B82" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mise hors service, remise en état, modifications, et </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F91818" w14:textId="389ED654" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Piste : l’entretien (balayage, </w:t>
+      </w:r>
+      <w:r w:rsidR="007728D4" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>rebouchage, …</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) se fera selon les besoins. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BBDDCD7" w14:textId="62846F49" w:rsidR="0001280E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Grille de départ : une vérification (tenue de la boulonnerie, des rivets, des </w:t>
+      </w:r>
+      <w:r w:rsidR="001E1CE6" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>soudures, …</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) sera exécutée régulièrement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DCDD81C" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00A47062">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc227250315"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">B6 </w:t>
+      </w:r>
+      <w:r w:rsidR="000354D3" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Recommandations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE85FE6" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Afin d’éviter des accidents, il est souhaitable : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B3B718" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-d’informer les responsables des établissements des dispositions de sécurité prévues par le Code du Sport. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E840AEE" w14:textId="665BDBB6" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-de demander à ces responsables d’inviter les utilisateurs d’installations sportives de s’assurer, préalablement à toute séance sportive, que les équipements accessibles sont correctement fixés et de vérifier, après chaque séance, que le matériel utilisé pendant la séance, est à nouveau fixé par les systèmes prévus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA425EE" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ces </w:t>
+      </w:r>
+      <w:r w:rsidR="0017135E" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ecommandations peuvent être affichées à l’entrée de la salle ou du terrain de sport. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="264FCA4B" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00A47062">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc227250316"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B7 </w:t>
+      </w:r>
+      <w:r w:rsidR="000354D3" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sanctions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36479217" w14:textId="69A4A595" w:rsidR="00957EBD" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En cas de danger grave ou immédiat, le </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0B82" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>non-respect</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des dispositions dans un délai déterminé, doit conduire à suspendre l’utilisation de la piste BMX Niveau Inter challenge jusqu’à sa mise en conformité (fermeture de la piste). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72BC59B7" w14:textId="77777777" w:rsidR="00AC783E" w:rsidRPr="00CB50BD" w:rsidRDefault="00AC783E" w:rsidP="00A47062">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc227250317"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>B8 -</w:t>
+      </w:r>
+      <w:r w:rsidR="000354D3" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Réception des installations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D1843A" w14:textId="05B0CA35" w:rsidR="00702E45" w:rsidRPr="00CB50BD" w:rsidRDefault="00702E45" w:rsidP="00702E45">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eu égard au dossier préalable et la fin des travaux, </w:t>
+      </w:r>
+      <w:r w:rsidR="003011A6" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>classement de la piste Niveau Inter challenge et/ou inter championnat est obligatoire</w:t>
+      </w:r>
+      <w:r w:rsidR="003011A6" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avant toute utilisation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4CA2" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> effectuée par la Fédération Française de Cyclisme</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4CA2" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Binôme </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4CA2" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Représentant de la Commission Nationale BMX dûment mandaté </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4CA2" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>et référent technique 1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69602DFF" w14:textId="291DEC14" w:rsidR="00702E45" w:rsidRPr="00CB50BD" w:rsidRDefault="003011A6" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dans le cadre du respect de la réglementation française, l</w:t>
+      </w:r>
+      <w:r w:rsidR="00702E45" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a réception finale des installations sportives et notamment l’ensemble des buttes de départ et locaux associés </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4CA2" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:r w:rsidR="00702E45" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> effectuée par un organisme agréé (type APAVE, SOCOTEC,</w:t>
+      </w:r>
+      <w:r w:rsidR="00702E45" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00702E45" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>VERITAS…),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F929510" w14:textId="3D58AE36" w:rsidR="008F2722" w:rsidRPr="00CB50BD" w:rsidRDefault="00F04B1E" w:rsidP="00CF045D">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc227250318"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF045D" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="008F2722" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Classement de la piste et butte</w:t>
+      </w:r>
+      <w:r w:rsidR="00835CDF" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2722" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de départ INTER CHALLENGE</w:t>
+      </w:r>
+      <w:r w:rsidR="00835CDF" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et/ou inter championnat</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="38E49DD7" w14:textId="77777777" w:rsidR="000A6E44" w:rsidRPr="00CB50BD" w:rsidRDefault="00A53D05" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A la fin des travaux et avant le classement de la piste</w:t>
+      </w:r>
+      <w:r w:rsidR="00C672B1" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et butte de départ réalisé par le binôme </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4CA2" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>désigné ci-dessus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, le maître d’ouvrage devra fournir</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2722" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à la FFC</w:t>
+      </w:r>
+      <w:r w:rsidR="000A6E44" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA72581" w14:textId="796177EF" w:rsidR="000A6E44" w:rsidRPr="00CB50BD" w:rsidRDefault="00A53D05" w:rsidP="000A6E44">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A6E44" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plans</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2722" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A6E44" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>côtés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:r w:rsidR="00C672B1" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">piste et de la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>butte de départ « TEL</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2722" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S QUE CONSTRUITS » avec les valeurs</w:t>
+      </w:r>
+      <w:r w:rsidR="000354D3" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dimensionnelles</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2722" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> réelles </w:t>
+      </w:r>
+      <w:r w:rsidR="000354D3" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>relevées</w:t>
+      </w:r>
+      <w:r w:rsidR="000A6E44" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B430C41" w14:textId="3330BCBE" w:rsidR="00835CDF" w:rsidRPr="00CB50BD" w:rsidRDefault="00835CDF" w:rsidP="000A6E44">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Le plan de traçage des lignes et de la numérotation de la ou des buttes de départ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="356D93FA" w14:textId="1101A7E6" w:rsidR="00A53D05" w:rsidRPr="00CB50BD" w:rsidRDefault="000354D3" w:rsidP="000A6E44">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00835CDF" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Les plans de ou des auvents et des garde-corps,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BF618FD" w14:textId="4422FBB3" w:rsidR="00835CDF" w:rsidRPr="00CB50BD" w:rsidRDefault="00835CDF" w:rsidP="000A6E44">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Le rapport de contrôle de l’organisme agréé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53AD9089" w14:textId="26B61A4F" w:rsidR="00C942F2" w:rsidRPr="00CB50BD" w:rsidRDefault="005878CE" w:rsidP="00C942F2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="331C0CA9" wp14:editId="7AB61AF7">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-158239</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>275265</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="908824"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="5715"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1560268351" name="Connecteur droit 23"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="908824"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="12700">
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000">
+                              <a:alpha val="96000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="402846AA" id="Connecteur droit 23" o:spid="_x0000_s1026" style="position:absolute;z-index:251680256;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-12.45pt,21.65pt" to="-12.45pt,93.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPPqmcygEAAP8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfoPxC815KNIHUEyzkkcC9B&#10;G7TpB9DU0iLAF0jGkv++S1KWg7YokCA6UNJyZzgzWm3uRq3IEXyQ1rR0uagpAcNtJ82hpb+ed5/X&#10;lITITMeUNdDSEwR6t/10tRlcAyvbW9WBJ0hiQjO4lvYxuqaqAu9Bs7CwDgxuCus1i/jqD1Xn2YDs&#10;WlWrur6pBus75y2HELD6UDbpNvMLATx+FyJAJKqlqC3m1ed1n9Zqu2HNwTPXSz7JYO9QoZk0eOhM&#10;9cAiIy9e/kWlJfc2WBEX3OrKCiE5ZA/oZln/4eZnzxxkLxhOcHNM4eNo+bfjvXnyGMPgQhPck08u&#10;RuF1uqM+MuawTnNYMEbCS5Fj9bZer1fXKcfqgnM+xK9gNUkPLVXSJBusYcfHEEvruSWVlSEDDs/q&#10;S13ntmCV7HZSqbQZ/GF/rzw5MvyEu12NV+FSrmelenuTioV3as9yXvGgOGWweHGZn+JJQVHwAwSR&#10;HfpaFglpAGE+l3EOJi6nM5TB7gQTqHEGTtr/B5z6ExTycL4FPCPyydbEGaylsf5fsuN4lixK/zmB&#10;4jtFsLfdKX//HA1OWU5u+iPSGL9+z/DLf7v9DQAA//8DAFBLAwQUAAYACAAAACEA2/jQHt4AAAAK&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkblvKWqZRmk7TEFfENhDi5jamDTRJ&#10;1WRreXuMdoCj7U+/v79YT7YTJxqC8U7BzTwBQa722rhGwcvhcbYCESI6jZ13pOCbAqzLy4sCc+1H&#10;t6PTPjaCQ1zIUUEbY59LGeqWLIa578nx7cMPFiOPQyP1gCOH204ukmQpLRrHH1rsadtS/bU/WgWf&#10;qTHP2ds77uy2euifDpvX5nZU6vpq2tyDiDTFPxh+9VkdSnaq/NHpIDoFs0V2x6iCLE1BMHBeVEyu&#10;lhnIspD/K5Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE8+qZzKAQAA/wMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANv40B7eAAAACgEAAA8A&#10;AAAAAAAAAAAAAAAAJAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAvBQAAAAA=&#10;" strokecolor="red" strokeweight="1pt">
+                <v:stroke opacity="62965f"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00C942F2" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Documents applicables FFC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D2BFC0" w14:textId="39314A30" w:rsidR="008040DD" w:rsidRPr="00CB50BD" w:rsidRDefault="005878CE" w:rsidP="00AC783E">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689472" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32F7D813" wp14:editId="597984AB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-526229</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>277541</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="284356" cy="234176"/>
+                <wp:effectExtent l="0" t="0" r="8255" b="7620"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1961682303" name="Zone de texte 26"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="284356" cy="234176"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="698501C6" w14:textId="748B4D23" w:rsidR="005878CE" w:rsidRPr="005878CE" w:rsidRDefault="005878CE">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005878CE">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>C</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="32F7D813" id="Zone de texte 26" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-41.45pt;margin-top:21.85pt;width:22.4pt;height:18.45pt;z-index:251689472;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDypeY5PAIAAIMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5w4H+2MOEWWIsOA&#10;oi2QDj0rshwLk0VNUmJnv36U7Hy022nYRaZE6ol8fPT8rq0VOQjrJOicjgZDSoTmUEi9y+n3l/Wn&#10;W0qcZ7pgCrTI6VE4erf4+GHemEykUIEqhCUIol3WmJxW3pssSRyvRM3cAIzQ6CzB1szj1u6SwrIG&#10;0WuVpMPhLGnAFsYCF87h6X3npIuIX5aC+6eydMITlVPMzcfVxnUb1mQxZ9nOMlNJ3qfB/iGLmkmN&#10;j56h7plnZG/lH1C15BYclH7AoU6gLCUXsQasZjR8V82mYkbEWpAcZ840uf8Hyx8PG/NsiW+/QIsN&#10;DIQ0xmUOD0M9bWnr8MVMCfqRwuOZNtF6wvEwvZ2MpzNKOLrS8WR0MwsoyeWysc5/FVCTYOTUYlci&#10;Wezw4HwXegoJbzlQslhLpeImKEGslCUHhj1UPqaI4G+ilCZNTmfj6TACv/EF6PP9rWL8R5/eVRTi&#10;KY05X0oPlm+3LZEF0pKeeNlCcUS6LHRKcoavJeI/MOefmUXpIEM4Dv4Jl1IBJgW9RUkF9tffzkM8&#10;dhS9lDQoxZy6n3tmBSXqm8Zefx5NJkG7cTOZ3qS4sdee7bVH7+sVIFMjHDzDoxnivTqZpYX6Fadm&#10;GV5FF9Mc386pP5kr3w0ITh0Xy2UMQrUa5h/0xvAAHToTeH1pX5k1fV89CuIRTqJl2bv2drHhpobl&#10;3kMpY+8D0R2rPf+o9KiefirDKF3vY9Tl37H4DQAA//8DAFBLAwQUAAYACAAAACEAj30hMt0AAAAJ&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FKnLSpumk0FqHDh1II4u/HWthrb&#10;Ueym4e8xJziu5mnmbb2dXMdGGqINHmE+K4GRb4OyXiN8frwWAlhM0ivZBU8I3xRh29ze1LJS4er3&#10;NB6SZrnEx0oimJT6ivPYGnIyzkJPPmenMDiZ8jlorgZ5zeWu44uyXHEnrc8LRvb0Yqg9Hy4OYfes&#10;17oVcjA7oawdp6/Tu35DvL+bnjbAEk3pD4Zf/awOTXY6hotXkXUIhVisM4rwsHwEloFiKebAjgii&#10;XAFvav7/g+YHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8qXmOTwCAACDBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAj30hMt0AAAAJAQAADwAA&#10;AAAAAAAAAAAAAACWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="698501C6" w14:textId="748B4D23" w:rsidR="005878CE" w:rsidRPr="005878CE" w:rsidRDefault="005878CE">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005878CE">
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>C</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00C942F2" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fiche de classement Butte de départ et piste niveau inter challenge : Prescriptions techniques particulières,</w:t>
+      </w:r>
+      <w:r w:rsidR="007728D4" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC783E">
-[...270 lines deleted...]
-    <w:p w14:paraId="06CA2B27" w14:textId="77777777" w:rsidR="006F4C1E" w:rsidRDefault="006F4C1E" w:rsidP="006F4C1E">
+      <w:r w:rsidR="00C942F2" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">indice </w:t>
+      </w:r>
+      <w:r w:rsidR="00F60C35" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00C942F2" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:r w:rsidR="00F60C35" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>17/10/22</w:t>
+      </w:r>
+      <w:r w:rsidR="00C942F2" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB0C780" w14:textId="63EB5BBA" w:rsidR="00C942F2" w:rsidRPr="00CB50BD" w:rsidRDefault="00C942F2" w:rsidP="00C942F2">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1801 lines deleted...]
-    <w:p w14:paraId="47D2BFC0" w14:textId="27910EFC" w:rsidR="008040DD" w:rsidRPr="00636244" w:rsidRDefault="00C942F2" w:rsidP="00AC783E">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Plan de la butte de départ inter challenge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E25CC8" w14:textId="05F3E62C" w:rsidR="00C942F2" w:rsidRPr="00CB50BD" w:rsidRDefault="00C942F2" w:rsidP="00C942F2">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00636244">
-[...29 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fiche de classement Butte de départ et piste Super cross niveau inter ch</w:t>
+      </w:r>
+      <w:r w:rsidR="00C80139" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ampionnat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Prescriptions techniques particulières, indice </w:t>
+      </w:r>
+      <w:r w:rsidR="00F60C35" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F60C35">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> du </w:t>
       </w:r>
-      <w:r w:rsidR="00F60C35" w:rsidRPr="00F60C35">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00F60C35" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>17/10/22</w:t>
       </w:r>
-      <w:r w:rsidRPr="00636244">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F16831E" w14:textId="2D111308" w:rsidR="00C942F2" w:rsidRPr="00636244" w:rsidRDefault="00C942F2" w:rsidP="00C942F2">
+    <w:p w14:paraId="240E31FC" w14:textId="77777777" w:rsidR="00C942F2" w:rsidRPr="00CB50BD" w:rsidRDefault="00C942F2" w:rsidP="00C942F2">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00636244">
-[...9 lines deleted...]
-    <w:p w14:paraId="3DB0C780" w14:textId="77777777" w:rsidR="00C942F2" w:rsidRPr="00636244" w:rsidRDefault="00C942F2" w:rsidP="00C942F2">
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Procès-verbal de classement butte de départ et piste inter championnat version 2015,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA05568" w14:textId="77777777" w:rsidR="00C942F2" w:rsidRPr="00CB50BD" w:rsidRDefault="00C942F2" w:rsidP="00C942F2">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00636244">
-[...9 lines deleted...]
-    <w:p w14:paraId="41E25CC8" w14:textId="2BE11D99" w:rsidR="00C942F2" w:rsidRPr="00636244" w:rsidRDefault="00C942F2" w:rsidP="00C942F2">
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Plan de la butte de départ inter championnat UCI du 12/10/2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F94DD9" w14:textId="77777777" w:rsidR="00C942F2" w:rsidRPr="00CB50BD" w:rsidRDefault="00C942F2" w:rsidP="00C942F2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Documents de référence FFC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B2C5A37" w14:textId="77777777" w:rsidR="00C942F2" w:rsidRPr="00CB50BD" w:rsidRDefault="00C942F2" w:rsidP="00C942F2">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00636244">
-[...54 lines deleted...]
-    <w:p w14:paraId="240E31FC" w14:textId="77777777" w:rsidR="00C942F2" w:rsidRPr="00636244" w:rsidRDefault="00C942F2" w:rsidP="00C942F2">
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cahier des charges pour l’éclairage d’une piste de BMX indice B 03/08/2017,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8DEEC2" w14:textId="32C64372" w:rsidR="00C942F2" w:rsidRPr="00CB50BD" w:rsidRDefault="00C942F2" w:rsidP="00C942F2">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00636244">
-[...9 lines deleted...]
-    <w:p w14:paraId="4FA05568" w14:textId="77777777" w:rsidR="00C942F2" w:rsidRPr="00636244" w:rsidRDefault="00C942F2" w:rsidP="00C942F2">
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Guide de construction du 30/01/</w:t>
+      </w:r>
+      <w:r w:rsidR="00506B99" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2020,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F36E564" w14:textId="3A048A36" w:rsidR="00506B99" w:rsidRPr="00CB50BD" w:rsidRDefault="00506B99" w:rsidP="00C942F2">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00636244">
-[...32 lines deleted...]
-    <w:p w14:paraId="7B2C5A37" w14:textId="77777777" w:rsidR="00C942F2" w:rsidRPr="00636244" w:rsidRDefault="00C942F2" w:rsidP="00C942F2">
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Structure générale, Classement des pistes de BMX Race mode d’emploi,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E94414E" w14:textId="6F0833B9" w:rsidR="005135A7" w:rsidRPr="00CB50BD" w:rsidRDefault="00506B99" w:rsidP="005135A7">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00636244">
-[...9 lines deleted...]
-    <w:p w14:paraId="6F8DEEC2" w14:textId="32C64372" w:rsidR="00C942F2" w:rsidRPr="00636244" w:rsidRDefault="00C942F2" w:rsidP="00C942F2">
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Liste des référents techniques BMX</w:t>
+      </w:r>
+      <w:r w:rsidR="005135A7" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B4CBB23" w14:textId="77777777" w:rsidR="005135A7" w:rsidRPr="00CB50BD" w:rsidRDefault="005135A7" w:rsidP="005135A7">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00636244">
-[...18 lines deleted...]
-    <w:p w14:paraId="4F36E564" w14:textId="3A048A36" w:rsidR="00506B99" w:rsidRPr="00636244" w:rsidRDefault="00506B99" w:rsidP="00C942F2">
+    </w:p>
+    <w:p w14:paraId="04F3A934" w14:textId="5340F8C3" w:rsidR="005135A7" w:rsidRPr="00CB50BD" w:rsidRDefault="005135A7" w:rsidP="005135A7">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00636244">
-[...38 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00636244">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>NOTA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00636244">
+        </w:rPr>
+        <w:t>: Tous documents de référence et/ou applicables sont disponibles sur le site de la FFC (www.ffc.fr)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12AEF521" w14:textId="77777777" w:rsidR="005135A7" w:rsidRPr="00CB50BD" w:rsidRDefault="005135A7" w:rsidP="005135A7">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...88 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Onglet </w:t>
       </w:r>
-      <w:r w:rsidRPr="00636244">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>« PRATIQUER »</w:t>
       </w:r>
-      <w:r w:rsidRPr="00636244">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> puis </w:t>
       </w:r>
-      <w:r w:rsidRPr="00636244">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>« BMX Race »</w:t>
       </w:r>
-      <w:r w:rsidRPr="00636244">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> puis </w:t>
       </w:r>
-      <w:r w:rsidRPr="00636244">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>« EQUIPEMENTS »</w:t>
       </w:r>
-      <w:r w:rsidRPr="00636244">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> puis </w:t>
       </w:r>
-      <w:r w:rsidRPr="00636244">
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>« DOCUMENTS TECHNIQUES A T</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00782A12" w:rsidRPr="00636244">
+        <w:t>« DOCUMENTS TECHNIQUES A TÉLÉCHARGER »</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C105CDF" w14:textId="77777777" w:rsidR="005135A7" w:rsidRPr="00CB50BD" w:rsidRDefault="005135A7" w:rsidP="005135A7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AE040C4" w14:textId="77777777" w:rsidR="005135A7" w:rsidRPr="00CB50BD" w:rsidRDefault="005135A7" w:rsidP="005135A7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:id="15" w:name="_Toc227250319"/>
+    <w:p w14:paraId="34F3C716" w14:textId="05246C75" w:rsidR="00F338E9" w:rsidRPr="00CB50BD" w:rsidRDefault="005878CE" w:rsidP="00CF045D">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683328" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B51E424" wp14:editId="111F3126">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-342234</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>20800</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="7945244"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="5080"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1825680724" name="Connecteur droit 24"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="7945244"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="12700">
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="3C148D6B" id="Connecteur droit 24" o:spid="_x0000_s1026" style="position:absolute;z-index:251683328;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-26.95pt,1.65pt" to="-26.95pt,627.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAIi8FcvgEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06RVYSFqug+7Ki8I&#10;Vlw+wHXGjSXf5DFN+veMnTRdAUICkQfHGc85c+Z4srsfrWFniKi9a/l6VXMGTvpOu1PLv309vHrL&#10;GSbhOmG8g5ZfAPn9/uWL3RAa2Pjemw4iIxKHzRBa3qcUmqpC2YMVuPIBHB0qH61I9BlPVRfFQOzW&#10;VJu6flMNPnYhegmIFH2cDvm+8CsFMn1SCiEx03LSlsoay3rMa7XfieYURei1nGWIf1BhhXZUdKF6&#10;FEmw71H/QmW1jB69SivpbeWV0hJKD9TNuv6pmy+9CFB6IXMwLDbh/6OVH88P7imSDUPABsNTzF2M&#10;Ktr8Jn1sLGZdFrNgTExOQUnRu3fb15vtNhtZ3YAhYnoP3rK8abnRLvchGnH+gGlKvabksHFsoOnZ&#10;3NV1SUNvdHfQxuRDjKfjg4nsLOgOD4eanrnaszSqbRxJuHVRduliYCrwGRTTHeleTxXygMFCK6QE&#10;l9Yzr3GUnWGKJCzAWdqfgHN+hkIZvr8BL4hS2bu0gK12Pv5OdhqvktWUf3Vg6jtbcPTdpdxvsYam&#10;qNzTPPF5TJ9/F/jtv9z/AAAA//8DAFBLAwQUAAYACAAAACEAuZ3nJN4AAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPMU/DMBCFdyT+g3VIbK1D0wANcaoKCSYYWsrA5sRHHIjPke0m5t9jxADj0/v0&#10;7rtqG83AJnS+tyTgapkBQ2qt6qkTcHx5WNwC80GSkoMlFPCFHrb1+VklS2Vn2uN0CB1LI+RLKUCH&#10;MJac+1ajkX5pR6TUvVtnZEjRdVw5OadxM/BVll1zI3tKF7Qc8V5j+3k4GQHrp9dmnJ1+O+4f480G&#10;4zw9f+yEuLyIuztgAWP4g+FHP6lDnZwaeyLl2SBgUeSbhArIc2Cp/81NAlfFugBeV/z/C/U3AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAiLwVy+AQAA3wMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALmd5yTeAAAACgEAAA8AAAAAAAAAAAAAAAAA&#10;GAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAjBQAAAAA=&#10;" strokecolor="red" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00F338E9" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF045D" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00F338E9" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Installations périphériques</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="1E12C7F6" w14:textId="6329993B" w:rsidR="00F338E9" w:rsidRPr="00CB50BD" w:rsidRDefault="00F338E9" w:rsidP="00CF045D">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc227250320"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF045D" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>-1 Espace DN</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="742B1773" w14:textId="04A1563B" w:rsidR="001F52B9" w:rsidRPr="00CB50BD" w:rsidRDefault="00F338E9" w:rsidP="00F338E9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dans le cadre d</w:t>
+      </w:r>
+      <w:r w:rsidR="00521083" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e l’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>organisation d’épreuves nationales</w:t>
+      </w:r>
+      <w:r w:rsidR="0029554C" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> il est nécessaire de prévoir un espace stabilisé</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d’environ 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00920AF4" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidR="00920AF4" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>m2</w:t>
+      </w:r>
+      <w:r w:rsidR="0029554C" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pour accueillir les divisions nationales</w:t>
+      </w:r>
+      <w:r w:rsidR="00022A8F" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> ;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DN1, DN2 et </w:t>
+      </w:r>
+      <w:r w:rsidR="008C5AD0" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EQUIPE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>AVENIR</w:t>
+      </w:r>
+      <w:r w:rsidR="001F52B9" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B0ADEE6" w14:textId="3C75D306" w:rsidR="00F338E9" w:rsidRPr="00CB50BD" w:rsidRDefault="001F52B9" w:rsidP="00F338E9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans le cadre d’épreuves internationales ces surfaces minimum </w:t>
+      </w:r>
+      <w:r w:rsidR="008C5AD0" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nécessaires</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C5AD0" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>peuvent être</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beaucoup plus importantes (Voir cahier des charges spécifiques à chaque</w:t>
+      </w:r>
+      <w:r w:rsidR="008C5AD0" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> épreuve)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F338E9" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3473F4D6" w14:textId="05BA631A" w:rsidR="00920AF4" w:rsidRPr="00CB50BD" w:rsidRDefault="00920AF4" w:rsidP="00CF045D">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc227250321"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF045D" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-2 Main courante </w:t>
+      </w:r>
+      <w:r w:rsidR="0029554C" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>autour</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la piste</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="36BCCEEC" w14:textId="006DC9A6" w:rsidR="000A3325" w:rsidRPr="00CB50BD" w:rsidRDefault="000A3325" w:rsidP="00F338E9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687424" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F6A8354" wp14:editId="24F40B94">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-642744</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2176238</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="262054" cy="275900"/>
+                <wp:effectExtent l="0" t="0" r="17780" b="16510"/>
+                <wp:wrapNone/>
+                <wp:docPr id="662336582" name="Zone de texte 25"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="262054" cy="275900"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2BABDC85" w14:textId="77777777" w:rsidR="005878CE" w:rsidRPr="005878CE" w:rsidRDefault="005878CE">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005878CE">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>C</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7F6A8354" id="Zone de texte 25" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-50.6pt;margin-top:171.35pt;width:20.65pt;height:21.7pt;z-index:251687424;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQxR7YOwIAAIMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+y4SboGcYosRYYB&#10;RVsgHXpWZCkWJouapMTOfv0o5bvbadhFJkXqkXwkPbnvGk22wnkFpqT9Xk6JMBwqZdYl/f66+PSZ&#10;Eh+YqZgGI0q6E57eTz9+mLR2LAqoQVfCEQQxftzaktYh2HGWeV6LhvkeWGHQKME1LKDq1lnlWIvo&#10;jc6KPB9lLbjKOuDCe7x92BvpNOFLKXh4ltKLQHRJMbeQTpfOVTyz6YSN147ZWvFDGuwfsmiYMhj0&#10;BPXAAiMbp/6AahR34EGGHocmAykVF6kGrKafv6tmWTMrUi1Ijrcnmvz/g+VP26V9cSR0X6DDBkZC&#10;WuvHHi9jPZ10TfxipgTtSOHuRJvoAuF4WYyKfDighKOpuB3e5YnW7PzYOh++CmhIFErqsCuJLLZ9&#10;9AEDouvRJcbyoFW1UFonJU6CmGtHtgx7qENKEV9ceWlD2pKOboZ5Ar6yRejT+5Vm/Ecs8hoBNW3w&#10;8lx6lEK36oiqkJabIy8rqHZIl4P9JHnLFwrxH5kPL8zh6CBDuA7hGQ+pAZOCg0RJDe7X3+6jP3YU&#10;rZS0OIol9T83zAlK9DeDvb7rDwZxdpMyGN4WqLhLy+rSYjbNHJCpPi6e5UmM/kEfRemgecOtmcWo&#10;aGKGY+yShqM4D/sFwa3jYjZLTjitloVHs7Q8QsfORF5fuzfm7KGvAQfiCY5Dy8bv2rv3jS8NzDYB&#10;pEq9j0TvWT3wj5Oe2nPYyrhKl3ryOv87pr8BAAD//wMAUEsDBBQABgAIAAAAIQB8N1hq3wAAAAwB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuXdoCoy1NJ0CDy04MxDlrsiSicaom&#10;68rbY05wtP3p9/e3m8UPbNZTdAEFFKscmMY+KIdGwMf7S1YBi0mikkNALeBbR9h0lxetbFQ445ue&#10;98kwCsHYSAE2pbHhPPZWexlXYdRIt2OYvEw0ToarSZ4p3A+8zPM199IhfbBy1M9W91/7kxewfTK1&#10;6Ss52W2lnJuXz+POvApxfbU8PgBLekl/MPzqkzp05HQIJ1SRDQKyIi9KYgXc3Jb3wAjJ7uoa2IE2&#10;1boA3rX8f4nuBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANDFHtg7AgAAgwQAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHw3WGrfAAAADAEAAA8A&#10;AAAAAAAAAAAAAAAAlQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAChBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2BABDC85" w14:textId="77777777" w:rsidR="005878CE" w:rsidRPr="005878CE" w:rsidRDefault="005878CE">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005878CE">
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>C</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685376" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07F6D070" wp14:editId="69616C68">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-22225</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>518129</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1828800" cy="1828800"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1445315902" name="Zone de texte 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1828800" cy="1828800"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0E6CE03B" w14:textId="77777777" w:rsidR="005878CE" w:rsidRPr="00BE3C07" w:rsidRDefault="005878CE" w:rsidP="00BE3C07">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:noProof/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0029554C">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:noProof/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:drawing>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01E2F3AE" wp14:editId="7AAB0F2F">
+                                  <wp:extent cx="2398542" cy="1441450"/>
+                                  <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+                                  <wp:docPr id="445729974" name="Image 1"/>
+                                  <wp:cNvGraphicFramePr>
+                                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                  </wp:cNvGraphicFramePr>
+                                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                        <pic:nvPicPr>
+                                          <pic:cNvPr id="225749735" name=""/>
+                                          <pic:cNvPicPr/>
+                                        </pic:nvPicPr>
+                                        <pic:blipFill>
+                                          <a:blip r:embed="rId27"/>
+                                          <a:stretch>
+                                            <a:fillRect/>
+                                          </a:stretch>
+                                        </pic:blipFill>
+                                        <pic:spPr>
+                                          <a:xfrm>
+                                            <a:off x="0" y="0"/>
+                                            <a:ext cx="2449376" cy="1472000"/>
+                                          </a:xfrm>
+                                          <a:prstGeom prst="rect">
+                                            <a:avLst/>
+                                          </a:prstGeom>
+                                        </pic:spPr>
+                                      </pic:pic>
+                                    </a:graphicData>
+                                  </a:graphic>
+                                </wp:inline>
+                              </w:drawing>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">                  </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0029554C">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:noProof/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:drawing>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F726807" wp14:editId="330D98CE">
+                                  <wp:extent cx="2501076" cy="1413803"/>
+                                  <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+                                  <wp:docPr id="1038477140" name="Image 1"/>
+                                  <wp:cNvGraphicFramePr>
+                                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                  </wp:cNvGraphicFramePr>
+                                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                        <pic:nvPicPr>
+                                          <pic:cNvPr id="450746744" name=""/>
+                                          <pic:cNvPicPr/>
+                                        </pic:nvPicPr>
+                                        <pic:blipFill>
+                                          <a:blip r:embed="rId28"/>
+                                          <a:stretch>
+                                            <a:fillRect/>
+                                          </a:stretch>
+                                        </pic:blipFill>
+                                        <pic:spPr>
+                                          <a:xfrm>
+                                            <a:off x="0" y="0"/>
+                                            <a:ext cx="2547861" cy="1440249"/>
+                                          </a:xfrm>
+                                          <a:prstGeom prst="rect">
+                                            <a:avLst/>
+                                          </a:prstGeom>
+                                        </pic:spPr>
+                                      </pic:pic>
+                                    </a:graphicData>
+                                  </a:graphic>
+                                </wp:inline>
+                              </w:drawing>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="07F6D070" id="Zone de texte 1" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-1.75pt;margin-top:40.8pt;width:2in;height:2in;z-index:251685376;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCChA5GKwIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+0hgtKMRoWJUTJOq&#10;thKd+mwcm1hzfJZtSNhfv7NDAHV7mvbi3Pl++O777jK/7xpNDsJ5Baak41FOiTAcKmV2Jf3xuv40&#10;o8QHZiqmwYiSHoWn94uPH+atLcQEatCVcASTGF+0tqR1CLbIMs9r0TA/AisMGiW4hgVU3S6rHGsx&#10;e6OzSZ7fZi24yjrgwnu8feiNdJHySyl4eJbSi0B0SbG2kE6Xzm08s8WcFTvHbK34qQz2D1U0TBl8&#10;9JzqgQVG9k79kapR3IEHGUYcmgykVFykHrCbcf6um03NrEi9IDjenmHy/y8tfzps7IsjofsKHRIY&#10;AWmtLzxexn466Zr4xUoJ2hHC4xk20QXCY9BsMpvlaOJoGxTMk13CrfPhm4CGRKGkDnlJcLHDow+9&#10;6+ASXzOwVlonbrQhbUlvP9/kKcCDVlU0RrcYstKOHBiyu9WM/4zl47NXXqhpg5eXpqIUum1HVIXl&#10;ToeOt1AdEQgH/Yx4y9cK8z8yH16Yw6HABnHQwzMeUgMWBSeJkhrcr7/dR3/kCq2UtDhkJTW4BZTo&#10;7wY5vBtPp3EmkzK9+TJBxV1bttcWs29WgH2OcaEsT2L0D3oQpYPmDbdhGd9EEzMcXy5pGMRV6Acf&#10;t4mL5TI54RRaFh7NxvKYekD1tXtjzp7YCkj0EwzDyIp3pPW+MdLb5T4gdYnRCHOP6Ql9nOBEzmnb&#10;4opc68nr8k9Y/AYAAP//AwBQSwMEFAAGAAgAAAAhAGUfzIneAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj81OwzAQhO9IvIO1SNxapy0NaYhToSJuHPonzm68JAF7HcVum/D0LCc4zs5o5ttiPTgr&#10;LtiH1pOC2TQBgVR501Kt4Hh4nWQgQtRktPWECkYMsC5vbwqdG3+lHV72sRZcQiHXCpoYu1zKUDXo&#10;dJj6Dom9D987HVn2tTS9vnK5s3KeJKl0uiVeaHSHmwarr/3ZKTDjcjMa+22On++Pq603h+1beFHq&#10;/m54fgIRcYh/YfjFZ3Qomenkz2SCsAomiyUnFWSzFAT78+yBDycFi3SVgiwL+f+D8gcAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCChA5GKwIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBlH8yJ3gAAAAkBAAAPAAAAAAAAAAAAAAAAAIUEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;" filled="f" strokeweight=".5pt">
+                <v:textbox style="mso-fit-shape-to-text:t">
+                  <w:txbxContent>
+                    <w:p w14:paraId="0E6CE03B" w14:textId="77777777" w:rsidR="005878CE" w:rsidRPr="00BE3C07" w:rsidRDefault="005878CE" w:rsidP="00BE3C07">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:noProof/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0029554C">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:noProof/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:drawing>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01E2F3AE" wp14:editId="7AAB0F2F">
+                            <wp:extent cx="2398542" cy="1441450"/>
+                            <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+                            <wp:docPr id="445729974" name="Image 1"/>
+                            <wp:cNvGraphicFramePr>
+                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                            </wp:cNvGraphicFramePr>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:nvPicPr>
+                                    <pic:cNvPr id="225749735" name=""/>
+                                    <pic:cNvPicPr/>
+                                  </pic:nvPicPr>
+                                  <pic:blipFill>
+                                    <a:blip r:embed="rId27"/>
+                                    <a:stretch>
+                                      <a:fillRect/>
+                                    </a:stretch>
+                                  </pic:blipFill>
+                                  <pic:spPr>
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="2449376" cy="1472000"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="rect">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                  </pic:spPr>
+                                </pic:pic>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:inline>
+                        </w:drawing>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">                  </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0029554C">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:noProof/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:drawing>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F726807" wp14:editId="330D98CE">
+                            <wp:extent cx="2501076" cy="1413803"/>
+                            <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+                            <wp:docPr id="1038477140" name="Image 1"/>
+                            <wp:cNvGraphicFramePr>
+                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                            </wp:cNvGraphicFramePr>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:nvPicPr>
+                                    <pic:cNvPr id="450746744" name=""/>
+                                    <pic:cNvPicPr/>
+                                  </pic:nvPicPr>
+                                  <pic:blipFill>
+                                    <a:blip r:embed="rId28"/>
+                                    <a:stretch>
+                                      <a:fillRect/>
+                                    </a:stretch>
+                                  </pic:blipFill>
+                                  <pic:spPr>
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="2547861" cy="1440249"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="rect">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                  </pic:spPr>
+                                </pic:pic>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:inline>
+                        </w:drawing>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00920AF4" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Il est fortement conseillé que la main courante</w:t>
+      </w:r>
+      <w:r w:rsidR="0029554C" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, bois ou métal, installée autour de la piste</w:t>
+      </w:r>
+      <w:r w:rsidR="00920AF4" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> soit grillagée pour éviter toute intrusion inopportune.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D99C108" w14:textId="6E6AD2BF" w:rsidR="000A3325" w:rsidRPr="00CB50BD" w:rsidRDefault="000A3325" w:rsidP="00F338E9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B406DCE" w14:textId="4940814F" w:rsidR="00920AF4" w:rsidRPr="00CB50BD" w:rsidRDefault="00920AF4" w:rsidP="00CF045D">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc227250322"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF045D" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>-3 local d’arrivée</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="065C861A" w14:textId="2E0A2699" w:rsidR="00F20CDB" w:rsidRPr="00CB50BD" w:rsidRDefault="00920AF4" w:rsidP="00F338E9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il </w:t>
+      </w:r>
+      <w:r w:rsidR="0029554C" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>doit être prévu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un espace stabilisé pour l’installation d’un local,</w:t>
+      </w:r>
+      <w:r w:rsidR="0029554C" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> type bungalo</w:t>
+      </w:r>
+      <w:r w:rsidR="00F20CDB" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="001F52B9" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou camion secrétariat fédéral</w:t>
+      </w:r>
+      <w:r w:rsidR="00F20CDB" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vitré de préférence</w:t>
+      </w:r>
+      <w:r w:rsidR="0029554C" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> coté piste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, proche de la ligne d’arrivée, et dédié à la gestion sportive des épreuves.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C8212B1" w14:textId="700B50C3" w:rsidR="00F338E9" w:rsidRPr="00CB50BD" w:rsidRDefault="00F20CDB" w:rsidP="00CF045D">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc227250323"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF045D" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-4 Alimentation photo finish et </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB50BD" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oucle </w:t>
+      </w:r>
+      <w:r w:rsidR="00040F57" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB50BD" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>chronométrage</w:t>
+      </w:r>
+      <w:r w:rsidR="00040F57" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t> transpondeurs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD791DB" w14:textId="30B80658" w:rsidR="00F20CDB" w:rsidRPr="00CB50BD" w:rsidRDefault="00F20CDB" w:rsidP="00F338E9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il est </w:t>
+      </w:r>
+      <w:r w:rsidR="00040F57" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>préconisé</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de prévoir les fourreaux d’alimentation électrique et les coffrets étanches pour la</w:t>
+      </w:r>
+      <w:r w:rsidR="00521083" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mise en place de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00521083" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">photo finish et la boucle active pour le </w:t>
+      </w:r>
+      <w:r w:rsidR="00011A26" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>chronométrage, en</w:t>
+      </w:r>
+      <w:r w:rsidR="00040F57" w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> collaboration avec le référent FFC.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB50BD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FADCC61" w14:textId="23D95FCF" w:rsidR="00257C1D" w:rsidRPr="00CB50BD" w:rsidRDefault="00257C1D" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="0070C0"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00636244">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB50BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="0070C0"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00782A12" w:rsidRPr="00636244">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Validation du dossier ; Signatures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C795CFA" w14:textId="01C2810E" w:rsidR="00257C1D" w:rsidRPr="00CB50BD" w:rsidRDefault="00257C1D" w:rsidP="00AC783E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="0070C0"/>
-[...146 lines deleted...]
-          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblW w:w="9889" w:type="dxa"/>
+        <w:tblW w:w="9060" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1277"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1950"/>
+        <w:gridCol w:w="1183"/>
+        <w:gridCol w:w="1444"/>
+        <w:gridCol w:w="1444"/>
+        <w:gridCol w:w="1575"/>
+        <w:gridCol w:w="1707"/>
+        <w:gridCol w:w="1707"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000135A1" w14:paraId="376FDE6A" w14:textId="1AB5C5F8" w:rsidTr="000135A1">
+      <w:tr w:rsidR="001F52B9" w:rsidRPr="00CB50BD" w14:paraId="376FDE6A" w14:textId="1AB5C5F8" w:rsidTr="49052E8E">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22208BA0" w14:textId="5221F8BF" w:rsidR="000135A1" w:rsidRPr="00F60C35" w:rsidRDefault="000135A1" w:rsidP="00257C1D">
+          <w:p w14:paraId="22208BA0" w14:textId="5221F8BF" w:rsidR="001F52B9" w:rsidRPr="00CB50BD" w:rsidRDefault="001F52B9" w:rsidP="00257C1D">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F60C35">
+            <w:r w:rsidRPr="00CB50BD">
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Entité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1444" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="559930A5" w14:textId="174A84ED" w:rsidR="000135A1" w:rsidRPr="00F60C35" w:rsidRDefault="000135A1" w:rsidP="00257C1D">
+          <w:p w14:paraId="559930A5" w14:textId="174A84ED" w:rsidR="001F52B9" w:rsidRPr="00CB50BD" w:rsidRDefault="001F52B9" w:rsidP="00257C1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F60C35">
+            <w:r w:rsidRPr="00CB50BD">
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 - Maître d’Œuvre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1444" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61BA4598" w14:textId="719F2EB3" w:rsidR="000135A1" w:rsidRPr="00F60C35" w:rsidRDefault="000135A1" w:rsidP="00257C1D">
+          <w:p w14:paraId="61BA4598" w14:textId="719F2EB3" w:rsidR="001F52B9" w:rsidRPr="00CB50BD" w:rsidRDefault="001F52B9" w:rsidP="00257C1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F60C35">
+            <w:r w:rsidRPr="00CB50BD">
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 - FFC-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70EC1AA2" w14:textId="420CD4F9" w:rsidR="000135A1" w:rsidRPr="00F60C35" w:rsidRDefault="000135A1" w:rsidP="00257C1D">
+          <w:p w14:paraId="70EC1AA2" w14:textId="420CD4F9" w:rsidR="001F52B9" w:rsidRPr="00CB50BD" w:rsidRDefault="001F52B9" w:rsidP="00257C1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F60C35">
+            <w:r w:rsidRPr="00CB50BD">
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Référent Technique 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1575" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CC699E3" w14:textId="54EE2E24" w:rsidR="000135A1" w:rsidRPr="00F60C35" w:rsidRDefault="000135A1" w:rsidP="00257C1D">
+          <w:p w14:paraId="2CC699E3" w14:textId="54EE2E24" w:rsidR="001F52B9" w:rsidRPr="00CB50BD" w:rsidRDefault="001F52B9" w:rsidP="00257C1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F60C35">
+            <w:r w:rsidRPr="00CB50BD">
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3 - Maître d’ouvrage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1707" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A0A55A2" w14:textId="47A92DDA" w:rsidR="000135A1" w:rsidRPr="00F60C35" w:rsidRDefault="000135A1" w:rsidP="00257C1D">
+          <w:p w14:paraId="5A0A55A2" w14:textId="47A92DDA" w:rsidR="001F52B9" w:rsidRPr="00CB50BD" w:rsidRDefault="001F52B9" w:rsidP="00257C1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F60C35">
+            <w:r w:rsidRPr="00CB50BD">
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4 - FFC-Responsable CN BMX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcW w:w="1707" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A786910" w14:textId="26F5A2DB" w:rsidR="000135A1" w:rsidRPr="00F60C35" w:rsidRDefault="000135A1" w:rsidP="000135A1">
+          <w:p w14:paraId="570FF3F5" w14:textId="0ADB5837" w:rsidR="28ADFD84" w:rsidRPr="00CB50BD" w:rsidRDefault="28ADFD84" w:rsidP="49052E8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F60C35">
+            <w:r w:rsidRPr="00CB50BD">
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>5 – FFC- DTN/EQUIPEMENTS</w:t>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+            <w:r w:rsidR="000E3C26" w:rsidRPr="00CB50BD">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB50BD">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>FFC</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...10 lines deleted...]
-          <w:p w14:paraId="59B45BD4" w14:textId="48A05C9E" w:rsidR="000135A1" w:rsidRPr="00F60C35" w:rsidRDefault="000135A1" w:rsidP="00257C1D">
+          <w:p w14:paraId="5DB91ABA" w14:textId="1CFA1C28" w:rsidR="28ADFD84" w:rsidRPr="00CB50BD" w:rsidRDefault="28ADFD84" w:rsidP="49052E8E">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F60C35">
+            <w:r w:rsidRPr="00CB50BD">
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DTN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F52B9" w:rsidRPr="00CB50BD" w14:paraId="352145FB" w14:textId="08636238" w:rsidTr="49052E8E">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1183" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59B45BD4" w14:textId="48A05C9E" w:rsidR="001F52B9" w:rsidRPr="00CB50BD" w:rsidRDefault="001F52B9" w:rsidP="00257C1D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB50BD">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nom et prénom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1444" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7733AD41" w14:textId="22827381" w:rsidR="000135A1" w:rsidRPr="00F60C35" w:rsidRDefault="000135A1" w:rsidP="00257C1D">
+          <w:p w14:paraId="7733AD41" w14:textId="22827381" w:rsidR="001F52B9" w:rsidRPr="00CB50BD" w:rsidRDefault="001F52B9" w:rsidP="00257C1D">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1444" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="148A7D45" w14:textId="77777777" w:rsidR="000135A1" w:rsidRPr="00F60C35" w:rsidRDefault="000135A1" w:rsidP="00257C1D">
+          <w:p w14:paraId="148A7D45" w14:textId="77777777" w:rsidR="001F52B9" w:rsidRPr="00CB50BD" w:rsidRDefault="001F52B9" w:rsidP="00257C1D">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1575" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FF46DDA" w14:textId="7E34F19F" w:rsidR="000135A1" w:rsidRPr="00F60C35" w:rsidRDefault="000135A1" w:rsidP="00257C1D">
+          <w:p w14:paraId="1FF46DDA" w14:textId="7E34F19F" w:rsidR="001F52B9" w:rsidRPr="00CB50BD" w:rsidRDefault="001F52B9" w:rsidP="00257C1D">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1707" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F26F6FE" w14:textId="7F3A64AB" w:rsidR="000135A1" w:rsidRPr="007728D4" w:rsidRDefault="000135A1" w:rsidP="00257C1D">
+          <w:p w14:paraId="7F26F6FE" w14:textId="42362CD8" w:rsidR="001F52B9" w:rsidRPr="00CB50BD" w:rsidRDefault="001F52B9" w:rsidP="63876BE4">
             <w:pPr>
               <w:rPr>
-                <w:b/>
-[...7 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>PERRAGUIN Jacques</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67BBC094" w14:textId="76393D76" w:rsidR="000135A1" w:rsidRPr="00F60C35" w:rsidRDefault="000135A1" w:rsidP="00257C1D">
+          <w:p w14:paraId="53AE1EA0" w14:textId="4D1175CB" w:rsidR="49052E8E" w:rsidRPr="00CB50BD" w:rsidRDefault="49052E8E" w:rsidP="49052E8E">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000135A1" w14:paraId="20ECE04F" w14:textId="28D7DD7C" w:rsidTr="000135A1">
+      <w:tr w:rsidR="001F52B9" w:rsidRPr="00CB50BD" w14:paraId="20ECE04F" w14:textId="28D7DD7C" w:rsidTr="49052E8E">
         <w:trPr>
-          <w:trHeight w:val="281"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58868001" w14:textId="15D148D1" w:rsidR="000135A1" w:rsidRPr="00F60C35" w:rsidRDefault="000135A1" w:rsidP="00257C1D">
+          <w:p w14:paraId="58868001" w14:textId="15D148D1" w:rsidR="001F52B9" w:rsidRPr="00CB50BD" w:rsidRDefault="001F52B9" w:rsidP="00257C1D">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F60C35">
+            <w:r w:rsidRPr="00CB50BD">
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1444" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AE98DB1" w14:textId="77777777" w:rsidR="000135A1" w:rsidRPr="00F60C35" w:rsidRDefault="000135A1" w:rsidP="00257C1D">
+          <w:p w14:paraId="3AE98DB1" w14:textId="77777777" w:rsidR="001F52B9" w:rsidRPr="00CB50BD" w:rsidRDefault="001F52B9" w:rsidP="00257C1D">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1444" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CED8549" w14:textId="77777777" w:rsidR="000135A1" w:rsidRPr="00F60C35" w:rsidRDefault="000135A1" w:rsidP="00257C1D">
+          <w:p w14:paraId="2CED8549" w14:textId="77777777" w:rsidR="001F52B9" w:rsidRPr="00CB50BD" w:rsidRDefault="001F52B9" w:rsidP="00257C1D">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1575" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F1F0E06" w14:textId="77777777" w:rsidR="000135A1" w:rsidRPr="00F60C35" w:rsidRDefault="000135A1" w:rsidP="00257C1D">
+          <w:p w14:paraId="2F1F0E06" w14:textId="77777777" w:rsidR="001F52B9" w:rsidRPr="00CB50BD" w:rsidRDefault="001F52B9" w:rsidP="00257C1D">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1707" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5569C11D" w14:textId="77777777" w:rsidR="000135A1" w:rsidRPr="00F60C35" w:rsidRDefault="000135A1" w:rsidP="00257C1D">
+          <w:p w14:paraId="5569C11D" w14:textId="77777777" w:rsidR="001F52B9" w:rsidRPr="00CB50BD" w:rsidRDefault="001F52B9" w:rsidP="00257C1D">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C58B137" w14:textId="77777777" w:rsidR="000135A1" w:rsidRPr="00F60C35" w:rsidRDefault="000135A1" w:rsidP="00257C1D">
+          <w:p w14:paraId="3091FE73" w14:textId="7BDBE7B0" w:rsidR="49052E8E" w:rsidRPr="00CB50BD" w:rsidRDefault="49052E8E" w:rsidP="49052E8E">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000135A1" w14:paraId="4B475BA0" w14:textId="71937CA5" w:rsidTr="000135A1">
+      <w:tr w:rsidR="001F52B9" w:rsidRPr="00CB50BD" w14:paraId="4B475BA0" w14:textId="71937CA5" w:rsidTr="49052E8E">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EAECCC7" w14:textId="77777777" w:rsidR="000135A1" w:rsidRPr="00376BA8" w:rsidRDefault="000135A1" w:rsidP="00257C1D">
+          <w:p w14:paraId="4EAECCC7" w14:textId="77777777" w:rsidR="001F52B9" w:rsidRPr="00CB50BD" w:rsidRDefault="001F52B9" w:rsidP="00257C1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5884200C" w14:textId="77777777" w:rsidR="000135A1" w:rsidRPr="00376BA8" w:rsidRDefault="000135A1" w:rsidP="00257C1D">
+          <w:p w14:paraId="5884200C" w14:textId="77777777" w:rsidR="001F52B9" w:rsidRPr="00CB50BD" w:rsidRDefault="001F52B9" w:rsidP="00257C1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0F592A9B" w14:textId="22F2D28D" w:rsidR="000135A1" w:rsidRPr="00376BA8" w:rsidRDefault="000135A1" w:rsidP="00257C1D">
+          <w:p w14:paraId="0F592A9B" w14:textId="22F2D28D" w:rsidR="001F52B9" w:rsidRPr="00CB50BD" w:rsidRDefault="001F52B9" w:rsidP="00257C1D">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00376BA8">
+            <w:r w:rsidRPr="00CB50BD">
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5524FFC3" w14:textId="77777777" w:rsidR="000135A1" w:rsidRPr="00376BA8" w:rsidRDefault="000135A1" w:rsidP="00257C1D">
+          <w:p w14:paraId="5524FFC3" w14:textId="77777777" w:rsidR="001F52B9" w:rsidRPr="00CB50BD" w:rsidRDefault="001F52B9" w:rsidP="00257C1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5E6FEB2A" w14:textId="7B89162F" w:rsidR="000135A1" w:rsidRPr="00376BA8" w:rsidRDefault="000135A1" w:rsidP="00257C1D">
+          <w:p w14:paraId="5E6FEB2A" w14:textId="7B89162F" w:rsidR="001F52B9" w:rsidRPr="00CB50BD" w:rsidRDefault="001F52B9" w:rsidP="00257C1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1444" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="069D92F0" w14:textId="77777777" w:rsidR="000135A1" w:rsidRPr="00376BA8" w:rsidRDefault="000135A1" w:rsidP="00257C1D">
+          <w:p w14:paraId="069D92F0" w14:textId="77777777" w:rsidR="001F52B9" w:rsidRPr="00CB50BD" w:rsidRDefault="001F52B9" w:rsidP="00257C1D">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1444" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="661AAB25" w14:textId="5359464E" w:rsidR="000135A1" w:rsidRPr="00376BA8" w:rsidRDefault="000135A1" w:rsidP="00257C1D">
+          <w:p w14:paraId="661AAB25" w14:textId="5359464E" w:rsidR="001F52B9" w:rsidRPr="00CB50BD" w:rsidRDefault="001F52B9" w:rsidP="00257C1D">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1575" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28249FDB" w14:textId="2B5BCC5C" w:rsidR="000135A1" w:rsidRPr="00376BA8" w:rsidRDefault="000135A1" w:rsidP="00257C1D">
+          <w:p w14:paraId="28249FDB" w14:textId="2B5BCC5C" w:rsidR="001F52B9" w:rsidRPr="00CB50BD" w:rsidRDefault="001F52B9" w:rsidP="00257C1D">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1707" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2015603D" w14:textId="286E3973" w:rsidR="000135A1" w:rsidRPr="00376BA8" w:rsidRDefault="000135A1" w:rsidP="00257C1D">
+          <w:p w14:paraId="2015603D" w14:textId="286E3973" w:rsidR="001F52B9" w:rsidRPr="00CB50BD" w:rsidRDefault="001F52B9" w:rsidP="00257C1D">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1950" w:type="dxa"/>
+            <w:tcW w:w="1707" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4221B4E9" w14:textId="22EB10E7" w:rsidR="000135A1" w:rsidRPr="00376BA8" w:rsidRDefault="007728D4" w:rsidP="00257C1D">
+          <w:p w14:paraId="1D790875" w14:textId="0034FF83" w:rsidR="49052E8E" w:rsidRPr="00CB50BD" w:rsidRDefault="49052E8E" w:rsidP="49052E8E">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...75 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2BE4F660" w14:textId="77777777" w:rsidR="00C871C7" w:rsidRPr="008040DD" w:rsidRDefault="00C871C7" w:rsidP="00AC783E">
+    <w:p w14:paraId="2BE4F660" w14:textId="77777777" w:rsidR="00C871C7" w:rsidRPr="00CB50BD" w:rsidRDefault="00C871C7" w:rsidP="00AC783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00C871C7" w:rsidRPr="008040DD" w:rsidSect="00835CDF">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId29"/>
+    <w:sectPr w:rsidR="00C871C7" w:rsidRPr="00CB50BD" w:rsidSect="00920AF4">
+      <w:headerReference w:type="even" r:id="rId29"/>
+      <w:headerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="even" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:headerReference w:type="first" r:id="rId33"/>
+      <w:footerReference w:type="first" r:id="rId34"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="574" w:right="1417" w:bottom="65" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="378" w:right="1417" w:bottom="0" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D9B8BC5" w14:textId="77777777" w:rsidR="009336C1" w:rsidRDefault="009336C1" w:rsidP="006716DD">
+    <w:p w14:paraId="32944F1B" w14:textId="77777777" w:rsidR="00563594" w:rsidRDefault="00563594" w:rsidP="006716DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="700BEE7D" w14:textId="77777777" w:rsidR="009336C1" w:rsidRDefault="009336C1" w:rsidP="006716DD">
+    <w:p w14:paraId="13999D31" w14:textId="77777777" w:rsidR="00563594" w:rsidRDefault="00563594" w:rsidP="006716DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...21 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E10006FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="794B2572" w14:textId="77777777" w:rsidR="006716DD" w:rsidRDefault="006716DD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="Numrodepage"/>
+      </w:rPr>
+      <w:id w:val="-2097855054"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="Numrodepage"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="23AC94DF" w14:textId="2FE6EFBB" w:rsidR="00355518" w:rsidRDefault="00355518" w:rsidP="008C5C0A">
+        <w:pPr>
+          <w:pStyle w:val="Pieddepage"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="Numrodepage"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Numrodepage"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Numrodepage"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Numrodepage"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="794B2572" w14:textId="77777777" w:rsidR="006716DD" w:rsidRDefault="006716DD" w:rsidP="00355518">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
+      <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="3D44CFF0" w14:textId="77777777" w:rsidR="006716DD" w:rsidRDefault="006716DD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="Numrodepage"/>
+      </w:rPr>
+      <w:id w:val="386693466"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="Numrodepage"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="0267B847" w14:textId="38D36051" w:rsidR="00355518" w:rsidRDefault="00355518" w:rsidP="008C5C0A">
+        <w:pPr>
+          <w:pStyle w:val="Pieddepage"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="Numrodepage"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Numrodepage"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Numrodepage"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Numrodepage"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Numrodepage"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Numrodepage"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="3D44CFF0" w14:textId="77777777" w:rsidR="006716DD" w:rsidRDefault="006716DD" w:rsidP="00355518">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
+      <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1BBECEFC" w14:textId="77777777" w:rsidR="006716DD" w:rsidRDefault="006716DD">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F82A357" w14:textId="77777777" w:rsidR="009336C1" w:rsidRDefault="009336C1" w:rsidP="006716DD">
+    <w:p w14:paraId="39AE1DF2" w14:textId="77777777" w:rsidR="00563594" w:rsidRDefault="00563594" w:rsidP="006716DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47E6DBAC" w14:textId="77777777" w:rsidR="009336C1" w:rsidRDefault="009336C1" w:rsidP="006716DD">
+    <w:p w14:paraId="3EF70594" w14:textId="77777777" w:rsidR="00563594" w:rsidRDefault="00563594" w:rsidP="006716DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="69D6C9DF" w14:textId="77777777" w:rsidR="006716DD" w:rsidRDefault="006716DD">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7C95BC6F" w14:textId="77777777" w:rsidR="006716DD" w:rsidRDefault="006716DD">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="11678C36" w14:textId="77777777" w:rsidR="006716DD" w:rsidRDefault="006716DD">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="009E6926"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5F641C72"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -14180,50 +18144,162 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A52390C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D0C83BBE"/>
+    <w:lvl w:ilvl="0" w:tplc="52807E7C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B5B0036"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6AFCD31A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14328,51 +18404,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D6B009C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3E328EA6"/>
     <w:lvl w:ilvl="0" w:tplc="00DEC05A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="472" w:hanging="116"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:w w:val="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DC3A3110">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1192" w:hanging="361"/>
       </w:pPr>
@@ -14475,244 +18551,328 @@
   <w:num w:numId="2" w16cid:durableId="270237651">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1121071215">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="639653499">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1377311078">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="373580105">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1013606809">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1367486431">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="179858743">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="39060764">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="925725286">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="689649330">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1462572734">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1419329517">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1700470767">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="165099754">
     <w:abstractNumId w:val="5"/>
   </w:num>
+  <w:num w:numId="17" w16cid:durableId="1140346809">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AC783E"/>
+    <w:rsid w:val="000018BA"/>
+    <w:rsid w:val="00011A26"/>
     <w:rsid w:val="0001280E"/>
     <w:rsid w:val="000135A1"/>
+    <w:rsid w:val="00022A8F"/>
     <w:rsid w:val="000354D3"/>
+    <w:rsid w:val="00040F57"/>
     <w:rsid w:val="00064D6B"/>
     <w:rsid w:val="00070CFA"/>
     <w:rsid w:val="00086C6B"/>
     <w:rsid w:val="00087759"/>
+    <w:rsid w:val="000A3325"/>
     <w:rsid w:val="000A6E44"/>
     <w:rsid w:val="000A75DA"/>
+    <w:rsid w:val="000B65E0"/>
     <w:rsid w:val="000C123C"/>
     <w:rsid w:val="000C25CD"/>
     <w:rsid w:val="000D2AE1"/>
     <w:rsid w:val="000D5088"/>
+    <w:rsid w:val="000E3C26"/>
+    <w:rsid w:val="0010766A"/>
     <w:rsid w:val="0012158F"/>
     <w:rsid w:val="00125BB8"/>
     <w:rsid w:val="00143CBC"/>
     <w:rsid w:val="00166244"/>
     <w:rsid w:val="0017135E"/>
+    <w:rsid w:val="001A453B"/>
     <w:rsid w:val="001B084B"/>
     <w:rsid w:val="001C0F28"/>
     <w:rsid w:val="001E1CE6"/>
     <w:rsid w:val="001E429A"/>
+    <w:rsid w:val="001F52B9"/>
     <w:rsid w:val="00224839"/>
+    <w:rsid w:val="00245306"/>
     <w:rsid w:val="00257C1D"/>
+    <w:rsid w:val="00291881"/>
+    <w:rsid w:val="0029554C"/>
     <w:rsid w:val="002A15B2"/>
+    <w:rsid w:val="002D002A"/>
+    <w:rsid w:val="002E692F"/>
     <w:rsid w:val="002F43C3"/>
     <w:rsid w:val="003011A6"/>
     <w:rsid w:val="00301CD1"/>
+    <w:rsid w:val="00313A68"/>
+    <w:rsid w:val="00320822"/>
+    <w:rsid w:val="00355518"/>
     <w:rsid w:val="00362FE4"/>
     <w:rsid w:val="00376BA8"/>
+    <w:rsid w:val="00382582"/>
     <w:rsid w:val="0038471B"/>
     <w:rsid w:val="003C79A5"/>
     <w:rsid w:val="003E6DC3"/>
     <w:rsid w:val="00400037"/>
     <w:rsid w:val="004258F6"/>
     <w:rsid w:val="00436EF8"/>
+    <w:rsid w:val="00437BFA"/>
     <w:rsid w:val="00450123"/>
     <w:rsid w:val="00470E9A"/>
+    <w:rsid w:val="004972D4"/>
     <w:rsid w:val="004D1F94"/>
     <w:rsid w:val="004E0CAC"/>
     <w:rsid w:val="004E0F20"/>
+    <w:rsid w:val="004F0A9F"/>
     <w:rsid w:val="004F76CF"/>
     <w:rsid w:val="00506B99"/>
+    <w:rsid w:val="005135A7"/>
+    <w:rsid w:val="00521083"/>
     <w:rsid w:val="0053312F"/>
     <w:rsid w:val="00534E62"/>
+    <w:rsid w:val="00563594"/>
+    <w:rsid w:val="005777DF"/>
+    <w:rsid w:val="005878CE"/>
     <w:rsid w:val="005D42CA"/>
+    <w:rsid w:val="0062171D"/>
     <w:rsid w:val="00635B42"/>
+    <w:rsid w:val="00635B5C"/>
     <w:rsid w:val="00636244"/>
     <w:rsid w:val="0066533D"/>
     <w:rsid w:val="006716DD"/>
     <w:rsid w:val="00691C3B"/>
     <w:rsid w:val="0069268E"/>
     <w:rsid w:val="00696509"/>
     <w:rsid w:val="006D4CA2"/>
     <w:rsid w:val="006F4C1E"/>
+    <w:rsid w:val="0070062E"/>
     <w:rsid w:val="00702E45"/>
+    <w:rsid w:val="00707016"/>
+    <w:rsid w:val="007561EC"/>
     <w:rsid w:val="007728D4"/>
     <w:rsid w:val="00782A12"/>
+    <w:rsid w:val="007845FF"/>
+    <w:rsid w:val="00796660"/>
+    <w:rsid w:val="007C2AFF"/>
     <w:rsid w:val="007F4F56"/>
     <w:rsid w:val="00803825"/>
     <w:rsid w:val="008040DD"/>
+    <w:rsid w:val="0082059A"/>
     <w:rsid w:val="0083331F"/>
     <w:rsid w:val="008358A7"/>
     <w:rsid w:val="00835CDF"/>
     <w:rsid w:val="008454ED"/>
     <w:rsid w:val="00863AC2"/>
     <w:rsid w:val="008928DB"/>
     <w:rsid w:val="008B4FF8"/>
     <w:rsid w:val="008C3BD2"/>
+    <w:rsid w:val="008C587B"/>
+    <w:rsid w:val="008C5AD0"/>
     <w:rsid w:val="008F2722"/>
+    <w:rsid w:val="00920AF4"/>
     <w:rsid w:val="009336C1"/>
     <w:rsid w:val="00957EBD"/>
     <w:rsid w:val="00980959"/>
     <w:rsid w:val="00986B75"/>
     <w:rsid w:val="009A0CAE"/>
+    <w:rsid w:val="009C1C0B"/>
+    <w:rsid w:val="009C78B8"/>
     <w:rsid w:val="009E14C4"/>
     <w:rsid w:val="009F295A"/>
+    <w:rsid w:val="00A17ACA"/>
     <w:rsid w:val="00A3150B"/>
+    <w:rsid w:val="00A47062"/>
     <w:rsid w:val="00A53D05"/>
     <w:rsid w:val="00A55235"/>
     <w:rsid w:val="00A60EB7"/>
+    <w:rsid w:val="00A71655"/>
     <w:rsid w:val="00A92B56"/>
     <w:rsid w:val="00AA0676"/>
+    <w:rsid w:val="00AA75D3"/>
     <w:rsid w:val="00AC783E"/>
+    <w:rsid w:val="00B33C10"/>
+    <w:rsid w:val="00B44A25"/>
     <w:rsid w:val="00B52917"/>
     <w:rsid w:val="00B876F8"/>
+    <w:rsid w:val="00BA4B5B"/>
     <w:rsid w:val="00BB4297"/>
     <w:rsid w:val="00BC0C4E"/>
+    <w:rsid w:val="00BC1A1E"/>
+    <w:rsid w:val="00BC5A7D"/>
+    <w:rsid w:val="00BE4504"/>
     <w:rsid w:val="00BF4C65"/>
     <w:rsid w:val="00BF5C3A"/>
+    <w:rsid w:val="00C0558F"/>
+    <w:rsid w:val="00C13ACA"/>
     <w:rsid w:val="00C30115"/>
     <w:rsid w:val="00C62273"/>
     <w:rsid w:val="00C672B1"/>
+    <w:rsid w:val="00C80139"/>
     <w:rsid w:val="00C871C7"/>
     <w:rsid w:val="00C92E73"/>
     <w:rsid w:val="00C932A1"/>
     <w:rsid w:val="00C942F2"/>
     <w:rsid w:val="00CA7549"/>
     <w:rsid w:val="00CB4E37"/>
+    <w:rsid w:val="00CB50BD"/>
     <w:rsid w:val="00CC0861"/>
+    <w:rsid w:val="00CF045D"/>
+    <w:rsid w:val="00D07C05"/>
     <w:rsid w:val="00D413BD"/>
     <w:rsid w:val="00D47EA7"/>
     <w:rsid w:val="00D757FF"/>
+    <w:rsid w:val="00D96044"/>
     <w:rsid w:val="00DC08F9"/>
+    <w:rsid w:val="00DD1C83"/>
     <w:rsid w:val="00DE7A9F"/>
+    <w:rsid w:val="00E17E9C"/>
     <w:rsid w:val="00E34072"/>
+    <w:rsid w:val="00E52EA1"/>
+    <w:rsid w:val="00EA7754"/>
     <w:rsid w:val="00ED32A0"/>
     <w:rsid w:val="00EE4B0E"/>
     <w:rsid w:val="00EF144C"/>
     <w:rsid w:val="00F04B1E"/>
+    <w:rsid w:val="00F20CDB"/>
+    <w:rsid w:val="00F338E9"/>
+    <w:rsid w:val="00F52F80"/>
     <w:rsid w:val="00F60C35"/>
+    <w:rsid w:val="00FA7570"/>
     <w:rsid w:val="00FB0B82"/>
     <w:rsid w:val="00FB1D21"/>
     <w:rsid w:val="00FB7A64"/>
+    <w:rsid w:val="00FC7FB5"/>
+    <w:rsid w:val="157550E7"/>
+    <w:rsid w:val="1ADF8EA9"/>
+    <w:rsid w:val="1EB1EE33"/>
+    <w:rsid w:val="22F40029"/>
+    <w:rsid w:val="2703F263"/>
+    <w:rsid w:val="28ADFD84"/>
+    <w:rsid w:val="33DDD19C"/>
+    <w:rsid w:val="3FCCC992"/>
+    <w:rsid w:val="4789CE8F"/>
+    <w:rsid w:val="49052E8E"/>
+    <w:rsid w:val="4A95D258"/>
+    <w:rsid w:val="52F38C0B"/>
+    <w:rsid w:val="63876BE4"/>
+    <w:rsid w:val="65948796"/>
+    <w:rsid w:val="7B3E5F9E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="12318A3D"/>
   <w15:docId w15:val="{01F04F5F-B4CF-A548-8F4F-0559E0E8BA1B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15057,50 +19217,115 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre1Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C78B8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre2Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC7FB5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre3Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007561EC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Titre4Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00470E9A"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="472"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
@@ -15318,55 +19543,167 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00C871C7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Numrodepage">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00355518"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
+    <w:name w:val="Titre 1 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009C78B8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="En-ttedetabledesmatires">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Titre1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009C78B8"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
+    <w:name w:val="Titre 2 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC7FB5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TM1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002E692F"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TM2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002E692F"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="220"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Lienhypertexte">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002E692F"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
+    <w:name w:val="Titre 3 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007561EC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TM3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB50BD"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="440"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="81463330">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1829861431">
           <w:blockQuote w:val="1"/>
           <w:marLeft w:val="720"/>
           <w:marRight w:val="720"/>
           <w:marTop w:val="100"/>
           <w:marBottom w:val="100"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -15411,51 +19748,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1464956089">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.tiff"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.tiff"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.svg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.tiff"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.tiff"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.tiff"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.tiff"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.tiff"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.tiff"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.tiff"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.tiff"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.tiff"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.tiff"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.tiff"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.tiff"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.tiff"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.tiff"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.svg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.tiff"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.tiff"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.tiff"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.tiff"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -15703,82 +20040,383 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005669B1956D4CE242A7CB20D0C405F65C" ma:contentTypeVersion="15" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="5e20535ccccfe183a682aa6658a19eb0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="86ebb50c-fc87-409c-b707-3311afc008ee" xmlns:ns3="92601bb6-8142-4550-96de-65b72e5e642e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f6d93639d06efeb5825fe8e2cb94334a" ns2:_="" ns3:_="">
+    <xsd:import namespace="86ebb50c-fc87-409c-b707-3311afc008ee"/>
+    <xsd:import namespace="92601bb6-8142-4550-96de-65b72e5e642e"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="86ebb50c-fc87-409c-b707-3311afc008ee" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6280fcc5-292e-4434-b62d-1fa613362d16" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="92601bb6-8142-4550-96de-65b72e5e642e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{0bf34dfc-0c90-4e7e-aece-f9c8b7291901}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="92601bb6-8142-4550-96de-65b72e5e642e">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Partagé avec détails" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="92601bb6-8142-4550-96de-65b72e5e642e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="86ebb50c-fc87-409c-b707-3311afc008ee">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A56C3118-F2C8-49AD-B198-1D538280F5CA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AE1F352-DFA2-4DAB-8B09-11D245B60955}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="86ebb50c-fc87-409c-b707-3311afc008ee"/>
+    <ds:schemaRef ds:uri="92601bb6-8142-4550-96de-65b72e5e642e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AC3A241-9979-43AE-9E14-33B593B40FC3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="92601bb6-8142-4550-96de-65b72e5e642e"/>
+    <ds:schemaRef ds:uri="86ebb50c-fc87-409c-b707-3311afc008ee"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B74731EA-77D6-DA47-9A77-953D484D2887}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>16528</Characters>
+  <Pages>13</Pages>
+  <Words>3625</Words>
+  <Characters>19938</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>137</Lines>
-  <Paragraphs>38</Paragraphs>
+  <Lines>166</Lines>
+  <Paragraphs>47</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19495</CharactersWithSpaces>
+  <CharactersWithSpaces>23516</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Guillaume SCHWAB</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101005669B1956D4CE242A7CB20D0C405F65C</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>